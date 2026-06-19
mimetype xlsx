--- v0 (2026-05-30)
+++ v1 (2026-06-19)
@@ -2,58 +2,58 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30117"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30125"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://sportnl-my.sharepoint.com/personal/benito_olenski_knvb_nl/Documents/001. MOC Benito/004_Projecten/03_Competitieaanbod_MO11/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="291" documentId="106_{40E245EE-DEEA-45E7-B743-397BE9A1082D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{EFB36FDB-819E-4A65-A02A-185BD9494243}"/>
+  <xr:revisionPtr revIDLastSave="302" documentId="106_{40E245EE-DEEA-45E7-B743-397BE9A1082D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4FC633E8-2D58-44BD-BFCE-8B57B0F02F59}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{84DBD7C2-B553-43FF-AC2B-21C0F29C7D4A}"/>
   </bookViews>
   <sheets>
     <sheet name="Advies district Noord" sheetId="2" r:id="rId1"/>
     <sheet name="Blad1" sheetId="3" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Advies district Noord'!$A$1:$G$1</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
@@ -82,51 +82,51 @@
   <si>
     <t>Advies klasse fase 1 (2026/'27)</t>
   </si>
   <si>
     <t>Verwachte klasse fase 1 in JO (2026/'27)</t>
   </si>
   <si>
     <t>Achilles 1894</t>
   </si>
   <si>
     <t>MO11-1</t>
   </si>
   <si>
     <t>5e klasse (4e fase)</t>
   </si>
   <si>
     <t>MO12-1</t>
   </si>
   <si>
     <t>Onder 12 (1e fase)</t>
   </si>
   <si>
     <t>3e klasse</t>
   </si>
   <si>
-    <t>Indien mogelijk meidenklasse fase 1</t>
+    <t>Indien mogelijk aparte meidenklasse fase 1</t>
   </si>
   <si>
     <t>AVV</t>
   </si>
   <si>
     <t>n.v.t.</t>
   </si>
   <si>
     <t>BATO</t>
   </si>
   <si>
     <t>MO9-1</t>
   </si>
   <si>
     <t>MO10-1</t>
   </si>
   <si>
     <t>Onder 10</t>
   </si>
   <si>
     <t>CVVO</t>
   </si>
   <si>
     <t>6e klasse (4e fase)</t>
   </si>
@@ -853,62 +853,62 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{06BD4B22-FF38-4457-967D-82EBBC40212C}">
   <dimension ref="A1:G54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="G3" sqref="G3"/>
+      <selection pane="bottomLeft" activeCell="I12" sqref="I12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="20.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="19.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="22.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="25.42578125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="37.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="39.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="1" customFormat="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -2903,50 +2903,65 @@
       <c r="C54" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D54" s="2" t="s">
         <v>94</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001286B163FB2DC549856135FAA325B416" ma:contentTypeVersion="4" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="188e92e3a164c53ed0630ed55c81fa3d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="594a8ee9-c570-4bc8-96f3-8b50da94ccf7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d952cac89c891f42e201487a7c59dc24" ns2:_="">
     <xsd:import namespace="594a8ee9-c570-4bc8-96f3-8b50da94ccf7"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="594a8ee9-c570-4bc8-96f3-8b50da94ccf7" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
@@ -3046,75 +3061,60 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{84904CC2-87A1-4CCF-9DC8-9CE5C7EED6B9}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02C5248F-BFCE-4CD6-A234-8B147ECA476A}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3ECBF721-BDFA-4E46-BB8C-CA3849B5CA42}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02C5248F-BFCE-4CD6-A234-8B147ECA476A}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{84904CC2-87A1-4CCF-9DC8-9CE5C7EED6B9}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
   <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Olenski, Benito</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>