--- v0 (2025-10-15)
+++ v1 (2026-05-09)
@@ -21,61 +21,61 @@
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style3.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors3.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Tessa\Documents\2025\KNVB\Wedstrijdsecretarissen\Documenten\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://sportnl-my.sharepoint.com/personal/emile_vandelft_knvb_nl/Documents/Documenten/MOCJ/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{945CC5C2-DF1F-4D8B-9C30-0ECED35BE411}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="hpxsO/cGUPsKbZZhg01NwH7v1zivgA1LxbcEMxZfvLxsT/GaAy4BZTV92HoRpVG1QEglVZm7AgaukNlEb3zmZg==" workbookSaltValue="wdigoY/WrrZDCHHhZzJd1w==" workbookSpinCount="100000" lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{D7A2FBAE-9788-402F-AF73-18BC96C4A9A9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="CSPGOJgcYMtpvoual0p4s1eb7JmKU+NsezU+R4fBvi84nPtC8GyNGCaQCtv0snIi3W8PXiO6zfvAVzNX87o/5g==" workbookSaltValue="u5juYJAsLqbx9w2Jk7Dt8w==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{4ED357CD-2C43-384D-9FA7-5B05C4CEA0B0}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{4ED357CD-2C43-384D-9FA7-5B05C4CEA0B0}"/>
   </bookViews>
   <sheets>
     <sheet name="Invulformulier" sheetId="5" r:id="rId1"/>
     <sheet name="Uitkomst" sheetId="1" state="hidden" r:id="rId2"/>
     <sheet name="referenties_jongens" sheetId="3" state="hidden" r:id="rId3"/>
     <sheet name="referenties_meiden" sheetId="4" state="hidden" r:id="rId4"/>
     <sheet name="referenties_LMS" sheetId="2" state="hidden" r:id="rId5"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
@@ -1406,54 +1406,51 @@
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
   <metadataTypes count="1">
     <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
   </metadataTypes>
   <futureMetadata name="XLDAPR" count="1">
     <bk>
       <extLst>
         <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
           <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <cellMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </cellMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="51">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="50">
   <si>
     <t>Ontwikkeld door de KNVB afdeling voetbalonderzoek</t>
   </si>
   <si>
     <t>Instructies</t>
   </si>
   <si>
     <t>Stap 1: meting</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Om dispensatie aan te vragen moeten er lengte worden verzameld. Deze informatie is nodig omdat de keeper niet bij de langste 33 procent van de eigen leeftijdscategorie mag horen. Dit zou te veel sportieve voordelen opleveren. 
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <color rgb="FF253780"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Let op! De meting mag niet later dan een maand geleden zijn uitgevoerd.</t>
     </r>
   </si>
@@ -1588,54 +1585,54 @@
   <si>
     <t>P75</t>
   </si>
   <si>
     <t>P90</t>
   </si>
   <si>
     <t>P95</t>
   </si>
   <si>
     <t>P97</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t>leeftijd</t>
   </si>
   <si>
     <t>ondergrens</t>
   </si>
   <si>
     <t>bovengrens</t>
   </si>
   <si>
-    <t>Dispensatie aanvraag keepers 2025/'26</t>
+    <t xml:space="preserve">De KNVB biedt voor het seizoen 2025'/26 een dispensatieregeling aan voor keepers die aantoonbaar klein zijn voor hun leeftijd. </t>
   </si>
   <si>
-    <t xml:space="preserve">De KNVB biedt voor het seizoen 2025'/26 een dispensatieregeling aan voor keepers die aantoonbaar klein zijn voor hun leeftijd. </t>
+    <t>Dispensatie aanvraag keepers 2026/'27</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0000"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Gill Sans MT"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
@@ -2073,115 +2070,109 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center" wrapText="1" indent="3"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center" wrapText="1" indent="3"/>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="14" fontId="5" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="5" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" indent="2"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" indent="2"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="14" fontId="5" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...31 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" indent="2"/>
+      <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="3"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="3"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="3"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
       <protection hidden="1"/>
     </xf>
@@ -2192,200 +2183,206 @@
     <xf numFmtId="0" fontId="11" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="3"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="3"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="3"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="3"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="3" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="5" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="5" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="3" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="5" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection hidden="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...47 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Standaard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF253780"/>
       <color rgb="FFFF6000"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -10018,63 +10015,63 @@
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="circle"/>
             <c:size val="5"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:ln w="9525">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
           </c:marker>
           <c:xVal>
             <c:numRef>
               <c:f>Uitkomst!$G$18</c:f>
               <c:numCache>
                 <c:formatCode>0.00</c:formatCode>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
-                  <c:v>19.29329226557153</c:v>
+                  <c:v>102.5</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:xVal>
           <c:yVal>
             <c:numRef>
               <c:f>Uitkomst!$F$15</c:f>
               <c:numCache>
                 <c:formatCode>0.00</c:formatCode>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
-                  <c:v>159.5</c:v>
+                  <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:yVal>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000013-E432-C94A-9F64-684085F3474C}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:axId val="547771776"/>
         <c:axId val="532868272"/>
       </c:scatterChart>
       <c:catAx>
         <c:axId val="547771776"/>
         <c:scaling>
@@ -10303,58 +10300,58 @@
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="nl-NL"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="0"/>
     <c:dispBlanksAs val="zero"/>
+    <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
-    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:schemeClr val="bg1"/>
     </a:solidFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
         <a:schemeClr val="tx1">
           <a:lumMod val="15000"/>
           <a:lumOff val="85000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="nl-NL"/>
     </a:p>
@@ -15897,58 +15894,58 @@
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="nl-NL"/>
           </a:p>
         </c:txPr>
         <c:crossAx val="547771776"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="zero"/>
+    <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
-    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:schemeClr val="bg1"/>
     </a:solidFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
         <a:schemeClr val="tx1">
           <a:lumMod val="15000"/>
           <a:lumOff val="85000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="nl-NL"/>
     </a:p>
@@ -21414,58 +21411,58 @@
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="nl-NL"/>
           </a:p>
         </c:txPr>
         <c:crossAx val="547771776"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="zero"/>
+    <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
-    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:schemeClr val="bg1"/>
     </a:solidFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
         <a:schemeClr val="tx1">
           <a:lumMod val="15000"/>
           <a:lumOff val="85000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="nl-NL"/>
     </a:p>
@@ -23629,1027 +23626,1021 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{20824BC2-9F58-BB46-9A79-F21A52543F29}">
   <sheetPr codeName="Blad1"/>
   <dimension ref="A1:Y22"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="82" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="F15" sqref="F15:G15"/>
+    <sheetView tabSelected="1" topLeftCell="A10" zoomScale="82" zoomScaleNormal="60" workbookViewId="0">
+      <selection activeCell="F21" sqref="F21:G21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="16.05" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="10.796875" style="5" customWidth="1"/>
     <col min="3" max="3" width="7.5" style="5" customWidth="1"/>
     <col min="4" max="4" width="10.796875" style="5" customWidth="1"/>
     <col min="5" max="5" width="24.19921875" style="5" customWidth="1"/>
     <col min="6" max="6" width="18.296875" style="5" customWidth="1"/>
     <col min="7" max="10" width="10.796875" style="5" customWidth="1"/>
     <col min="11" max="14" width="9.296875" style="5" customWidth="1"/>
     <col min="15" max="15" width="11.19921875" style="5" customWidth="1"/>
     <col min="16" max="16" width="9.296875" style="5" customWidth="1"/>
     <col min="17" max="17" width="10.796875" style="5" customWidth="1"/>
     <col min="18" max="25" width="0" style="6" hidden="1" customWidth="1"/>
     <col min="26" max="16384" width="10.796875" style="6" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:17" s="5" customFormat="1" ht="14.4" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="2:17" ht="19.05" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="54" t="s">
+      <c r="B2" s="14" t="s">
         <v>49</v>
       </c>
-      <c r="C2" s="55"/>
-[...12 lines deleted...]
-      <c r="P2" s="56"/>
+      <c r="C2" s="15"/>
+      <c r="D2" s="15"/>
+      <c r="E2" s="15"/>
+      <c r="F2" s="15"/>
+      <c r="G2" s="15"/>
+      <c r="H2" s="15"/>
+      <c r="I2" s="15"/>
+      <c r="J2" s="15"/>
+      <c r="K2" s="15"/>
+      <c r="L2" s="15"/>
+      <c r="M2" s="15"/>
+      <c r="N2" s="15"/>
+      <c r="O2" s="15"/>
+      <c r="P2" s="16"/>
     </row>
     <row r="3" spans="2:17" ht="16.05" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B3" s="57"/>
-[...13 lines deleted...]
-      <c r="P3" s="59"/>
+      <c r="B3" s="17"/>
+      <c r="C3" s="18"/>
+      <c r="D3" s="18"/>
+      <c r="E3" s="18"/>
+      <c r="F3" s="18"/>
+      <c r="G3" s="18"/>
+      <c r="H3" s="18"/>
+      <c r="I3" s="18"/>
+      <c r="J3" s="18"/>
+      <c r="K3" s="18"/>
+      <c r="L3" s="18"/>
+      <c r="M3" s="18"/>
+      <c r="N3" s="18"/>
+      <c r="O3" s="18"/>
+      <c r="P3" s="19"/>
     </row>
     <row r="4" spans="2:17" ht="16.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B4" s="60"/>
-[...13 lines deleted...]
-      <c r="P4" s="62"/>
+      <c r="B4" s="20"/>
+      <c r="C4" s="21"/>
+      <c r="D4" s="21"/>
+      <c r="E4" s="21"/>
+      <c r="F4" s="21"/>
+      <c r="G4" s="21"/>
+      <c r="H4" s="21"/>
+      <c r="I4" s="21"/>
+      <c r="J4" s="21"/>
+      <c r="K4" s="21"/>
+      <c r="L4" s="21"/>
+      <c r="M4" s="21"/>
+      <c r="N4" s="21"/>
+      <c r="O4" s="21"/>
+      <c r="P4" s="22"/>
     </row>
     <row r="5" spans="2:17" ht="16.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B5" s="67" t="s">
-[...15 lines deleted...]
-      <c r="P5" s="69"/>
+      <c r="B5" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="30"/>
+      <c r="D5" s="30"/>
+      <c r="E5" s="30"/>
+      <c r="F5" s="30"/>
+      <c r="G5" s="30"/>
+      <c r="H5" s="30"/>
+      <c r="I5" s="30"/>
+      <c r="J5" s="30"/>
+      <c r="K5" s="30"/>
+      <c r="L5" s="30"/>
+      <c r="M5" s="30"/>
+      <c r="N5" s="30"/>
+      <c r="O5" s="30"/>
+      <c r="P5" s="31"/>
     </row>
     <row r="6" spans="2:17" ht="16.8" x14ac:dyDescent="0.25">
-      <c r="B6" s="63"/>
-[...13 lines deleted...]
-      <c r="P6" s="65"/>
+      <c r="B6" s="23"/>
+      <c r="C6" s="24"/>
+      <c r="D6" s="24"/>
+      <c r="E6" s="24"/>
+      <c r="F6" s="24"/>
+      <c r="G6" s="24"/>
+      <c r="H6" s="24"/>
+      <c r="I6" s="24"/>
+      <c r="J6" s="24"/>
+      <c r="K6" s="24"/>
+      <c r="L6" s="24"/>
+      <c r="M6" s="24"/>
+      <c r="N6" s="24"/>
+      <c r="O6" s="24"/>
+      <c r="P6" s="25"/>
     </row>
     <row r="7" spans="2:17" ht="40.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B7" s="36" t="s">
-[...15 lines deleted...]
-      <c r="P7" s="38"/>
+      <c r="B7" s="35" t="s">
+        <v>48</v>
+      </c>
+      <c r="C7" s="36"/>
+      <c r="D7" s="36"/>
+      <c r="E7" s="36"/>
+      <c r="F7" s="36"/>
+      <c r="G7" s="36"/>
+      <c r="H7" s="36"/>
+      <c r="I7" s="36"/>
+      <c r="J7" s="36"/>
+      <c r="K7" s="36"/>
+      <c r="L7" s="36"/>
+      <c r="M7" s="36"/>
+      <c r="N7" s="36"/>
+      <c r="O7" s="36"/>
+      <c r="P7" s="37"/>
     </row>
     <row r="8" spans="2:17" ht="22.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B8" s="10"/>
       <c r="C8" s="10"/>
       <c r="D8" s="10"/>
       <c r="E8" s="10"/>
       <c r="F8" s="10"/>
       <c r="G8" s="10"/>
       <c r="H8" s="10"/>
       <c r="I8" s="10"/>
       <c r="J8" s="10"/>
       <c r="K8" s="10"/>
       <c r="L8" s="10"/>
       <c r="M8" s="10"/>
       <c r="N8" s="10"/>
       <c r="O8" s="10"/>
       <c r="P8" s="10"/>
     </row>
     <row r="9" spans="2:17" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B9" s="47" t="s">
-[...15 lines deleted...]
-      <c r="P9" s="66"/>
+      <c r="B9" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="C9" s="27"/>
+      <c r="D9" s="27"/>
+      <c r="E9" s="27"/>
+      <c r="F9" s="27"/>
+      <c r="G9" s="27"/>
+      <c r="H9" s="27"/>
+      <c r="I9" s="27"/>
+      <c r="J9" s="27"/>
+      <c r="K9" s="27"/>
+      <c r="L9" s="27"/>
+      <c r="M9" s="27"/>
+      <c r="N9" s="27"/>
+      <c r="O9" s="27"/>
+      <c r="P9" s="28"/>
     </row>
     <row r="10" spans="2:17" ht="135" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B10" s="39" t="s">
+      <c r="B10" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="C10" s="39"/>
+      <c r="D10" s="39"/>
+      <c r="E10" s="32" t="s">
         <v>3</v>
       </c>
-      <c r="C10" s="40"/>
-[...14 lines deleted...]
-      <c r="P10" s="35"/>
+      <c r="F10" s="33"/>
+      <c r="G10" s="33"/>
+      <c r="H10" s="33"/>
+      <c r="I10" s="33"/>
+      <c r="J10" s="33"/>
+      <c r="K10" s="33"/>
+      <c r="L10" s="33"/>
+      <c r="M10" s="33"/>
+      <c r="N10" s="33"/>
+      <c r="O10" s="33"/>
+      <c r="P10" s="34"/>
     </row>
     <row r="11" spans="2:17" ht="135" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B11" s="47" t="s">
+      <c r="B11" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="C11" s="27"/>
+      <c r="D11" s="27"/>
+      <c r="E11" s="32" t="s">
         <v>5</v>
       </c>
-      <c r="C11" s="48"/>
-[...14 lines deleted...]
-      <c r="P11" s="35"/>
+      <c r="F11" s="33"/>
+      <c r="G11" s="33"/>
+      <c r="H11" s="33"/>
+      <c r="I11" s="33"/>
+      <c r="J11" s="33"/>
+      <c r="K11" s="33"/>
+      <c r="L11" s="33"/>
+      <c r="M11" s="33"/>
+      <c r="N11" s="33"/>
+      <c r="O11" s="33"/>
+      <c r="P11" s="34"/>
     </row>
     <row r="12" spans="2:17" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B12" s="2"/>
       <c r="C12" s="2"/>
       <c r="D12" s="2"/>
       <c r="E12" s="2"/>
       <c r="F12" s="2"/>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
       <c r="I12" s="2"/>
       <c r="J12" s="2"/>
       <c r="K12" s="2"/>
       <c r="L12" s="2"/>
       <c r="M12" s="2"/>
       <c r="N12" s="2"/>
       <c r="O12" s="2"/>
       <c r="P12" s="2"/>
     </row>
     <row r="13" spans="2:17" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C13" s="49" t="s">
+      <c r="C13" s="46" t="s">
+        <v>6</v>
+      </c>
+      <c r="D13" s="46"/>
+      <c r="E13" s="47"/>
+      <c r="F13" s="48" t="s">
         <v>7</v>
       </c>
-      <c r="D13" s="49"/>
-[...1 lines deleted...]
-      <c r="F13" s="51" t="s">
+      <c r="G13" s="46"/>
+      <c r="H13" s="46"/>
+      <c r="I13" s="47"/>
+      <c r="J13" s="48" t="s">
         <v>8</v>
       </c>
-      <c r="G13" s="49"/>
-[...9 lines deleted...]
-      <c r="O13" s="49"/>
+      <c r="K13" s="46"/>
+      <c r="L13" s="46"/>
+      <c r="M13" s="46"/>
+      <c r="N13" s="46"/>
+      <c r="O13" s="46"/>
       <c r="Q13" s="7"/>
     </row>
     <row r="14" spans="2:17" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C14" s="52"/>
-[...2 lines deleted...]
-      <c r="F14" s="53" t="s">
+      <c r="C14" s="49"/>
+      <c r="D14" s="49"/>
+      <c r="E14" s="49"/>
+      <c r="F14" s="50" t="s">
+        <v>9</v>
+      </c>
+      <c r="G14" s="50"/>
+      <c r="H14" s="50" t="s">
         <v>10</v>
       </c>
-      <c r="G14" s="53"/>
-[...9 lines deleted...]
-      <c r="O14" s="52"/>
+      <c r="I14" s="50"/>
+      <c r="J14" s="49"/>
+      <c r="K14" s="49"/>
+      <c r="L14" s="49"/>
+      <c r="M14" s="49"/>
+      <c r="N14" s="49"/>
+      <c r="O14" s="49"/>
       <c r="Q14" s="7"/>
     </row>
     <row r="15" spans="2:17" ht="45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C15" s="41" t="s">
+      <c r="C15" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="D15" s="40"/>
+      <c r="E15" s="41"/>
+      <c r="F15" s="42"/>
+      <c r="G15" s="42"/>
+      <c r="H15" s="43" t="s">
         <v>12</v>
       </c>
-      <c r="D15" s="41"/>
-[...3 lines deleted...]
-      <c r="H15" s="44" t="s">
+      <c r="I15" s="43"/>
+      <c r="J15" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="I15" s="44"/>
-[...7 lines deleted...]
-      <c r="O15" s="46"/>
+      <c r="K15" s="45"/>
+      <c r="L15" s="45"/>
+      <c r="M15" s="45"/>
+      <c r="N15" s="45"/>
+      <c r="O15" s="45"/>
       <c r="Q15" s="7"/>
     </row>
     <row r="16" spans="2:17" ht="45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C16" s="14" t="s">
+      <c r="C16" s="51" t="s">
+        <v>14</v>
+      </c>
+      <c r="D16" s="51"/>
+      <c r="E16" s="52"/>
+      <c r="F16" s="67"/>
+      <c r="G16" s="67"/>
+      <c r="H16" s="68" t="s">
         <v>15</v>
       </c>
-      <c r="D16" s="14"/>
-[...12 lines deleted...]
-      <c r="O16" s="25"/>
+      <c r="I16" s="68"/>
+      <c r="J16" s="57"/>
+      <c r="K16" s="58"/>
+      <c r="L16" s="58"/>
+      <c r="M16" s="58"/>
+      <c r="N16" s="58"/>
+      <c r="O16" s="58"/>
       <c r="Q16" s="7"/>
     </row>
     <row r="17" spans="3:17" ht="45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C17" s="14" t="s">
-[...6 lines deleted...]
-      <c r="H17" s="26">
+      <c r="C17" s="51" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" s="51"/>
+      <c r="E17" s="52"/>
+      <c r="F17" s="67"/>
+      <c r="G17" s="67"/>
+      <c r="H17" s="69">
         <v>123456</v>
       </c>
-      <c r="I17" s="26"/>
-[...5 lines deleted...]
-      <c r="O17" s="25"/>
+      <c r="I17" s="69"/>
+      <c r="J17" s="57"/>
+      <c r="K17" s="58"/>
+      <c r="L17" s="58"/>
+      <c r="M17" s="58"/>
+      <c r="N17" s="58"/>
+      <c r="O17" s="58"/>
       <c r="Q17" s="7"/>
     </row>
     <row r="18" spans="3:17" ht="45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C18" s="14" t="s">
+      <c r="C18" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="D18" s="51"/>
+      <c r="E18" s="52"/>
+      <c r="F18" s="63"/>
+      <c r="G18" s="64"/>
+      <c r="H18" s="61" t="s">
         <v>18</v>
       </c>
-      <c r="D18" s="14"/>
-[...3 lines deleted...]
-      <c r="H18" s="18" t="s">
+      <c r="I18" s="62"/>
+      <c r="J18" s="65" t="s">
         <v>19</v>
       </c>
-      <c r="I18" s="19"/>
-[...7 lines deleted...]
-      <c r="O18" s="21"/>
+      <c r="K18" s="66"/>
+      <c r="L18" s="66"/>
+      <c r="M18" s="66"/>
+      <c r="N18" s="66"/>
+      <c r="O18" s="66"/>
       <c r="Q18" s="7"/>
     </row>
     <row r="19" spans="3:17" s="5" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C19" s="14" t="s">
-[...8 lines deleted...]
-      <c r="H19" s="18">
+      <c r="C19" s="51" t="s">
+        <v>20</v>
+      </c>
+      <c r="D19" s="51"/>
+      <c r="E19" s="52"/>
+      <c r="F19" s="59"/>
+      <c r="G19" s="60"/>
+      <c r="H19" s="61">
         <v>40546</v>
       </c>
-      <c r="I19" s="19"/>
-[...5 lines deleted...]
-      <c r="O19" s="25"/>
+      <c r="I19" s="62"/>
+      <c r="J19" s="57"/>
+      <c r="K19" s="58"/>
+      <c r="L19" s="58"/>
+      <c r="M19" s="58"/>
+      <c r="N19" s="58"/>
+      <c r="O19" s="58"/>
     </row>
     <row r="20" spans="3:17" s="5" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C20" s="14" t="s">
-[...8 lines deleted...]
-      <c r="H20" s="18">
+      <c r="C20" s="51" t="s">
+        <v>21</v>
+      </c>
+      <c r="D20" s="51"/>
+      <c r="E20" s="52"/>
+      <c r="F20" s="59"/>
+      <c r="G20" s="60"/>
+      <c r="H20" s="61">
         <v>45214</v>
       </c>
-      <c r="I20" s="19"/>
-[...5 lines deleted...]
-      <c r="O20" s="25"/>
+      <c r="I20" s="62"/>
+      <c r="J20" s="57"/>
+      <c r="K20" s="58"/>
+      <c r="L20" s="58"/>
+      <c r="M20" s="58"/>
+      <c r="N20" s="58"/>
+      <c r="O20" s="58"/>
     </row>
     <row r="21" spans="3:17" s="5" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C21" s="14" t="s">
-[...8 lines deleted...]
-      <c r="H21" s="29">
+      <c r="C21" s="51" t="s">
+        <v>22</v>
+      </c>
+      <c r="D21" s="51"/>
+      <c r="E21" s="52"/>
+      <c r="F21" s="53"/>
+      <c r="G21" s="54"/>
+      <c r="H21" s="55">
         <v>149.1</v>
       </c>
-      <c r="I21" s="30"/>
-[...5 lines deleted...]
-      <c r="O21" s="25"/>
+      <c r="I21" s="56"/>
+      <c r="J21" s="57"/>
+      <c r="K21" s="58"/>
+      <c r="L21" s="58"/>
+      <c r="M21" s="58"/>
+      <c r="N21" s="58"/>
+      <c r="O21" s="58"/>
     </row>
     <row r="22" spans="3:17" s="5" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
       <c r="C22" s="11"/>
       <c r="D22" s="11"/>
       <c r="E22" s="11"/>
       <c r="F22" s="11"/>
       <c r="G22" s="11"/>
       <c r="H22" s="11"/>
       <c r="I22" s="11"/>
       <c r="J22" s="11"/>
       <c r="K22" s="11"/>
       <c r="L22" s="11"/>
       <c r="M22" s="11"/>
       <c r="N22" s="11"/>
       <c r="O22" s="11"/>
       <c r="P22" s="12"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="3dJ/xY8syjVEdatRdLCgVii5PDu1vcfQr9ZF0iM7FYERVLcWs5x5uq8XLJOx4X+ItX1KWKoLIeAZBH6Cw91gwA==" saltValue="QzoWxaN7+ueSaW2YbOknLA==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="JriswhvD6p0isGqUwupSAXfstM+wRERTFNBJMAU7/JMdgKcqaH6IMmNoi+7+VGpPiSLJ4pbkAOKivM6OgqA7yA==" saltValue="j+ZtAldvF2EjzUUe4kqzRg==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="44">
-    <mergeCell ref="B2:P4"/>
-[...3 lines deleted...]
-    <mergeCell ref="E10:P10"/>
+    <mergeCell ref="C18:E18"/>
+    <mergeCell ref="F18:G18"/>
+    <mergeCell ref="H18:I18"/>
+    <mergeCell ref="J18:O18"/>
+    <mergeCell ref="C16:E16"/>
+    <mergeCell ref="F16:G16"/>
+    <mergeCell ref="H16:I16"/>
+    <mergeCell ref="J16:O16"/>
+    <mergeCell ref="C17:E17"/>
+    <mergeCell ref="F17:G17"/>
+    <mergeCell ref="H17:I17"/>
+    <mergeCell ref="J17:O17"/>
+    <mergeCell ref="C21:E21"/>
+    <mergeCell ref="F21:G21"/>
+    <mergeCell ref="H21:I21"/>
+    <mergeCell ref="J21:O21"/>
+    <mergeCell ref="C19:E19"/>
+    <mergeCell ref="F19:G19"/>
+    <mergeCell ref="H19:I19"/>
+    <mergeCell ref="J19:O19"/>
+    <mergeCell ref="C20:E20"/>
+    <mergeCell ref="F20:G20"/>
+    <mergeCell ref="H20:I20"/>
+    <mergeCell ref="J20:O20"/>
     <mergeCell ref="E11:P11"/>
     <mergeCell ref="B7:P7"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="C15:E15"/>
     <mergeCell ref="F15:G15"/>
     <mergeCell ref="H15:I15"/>
     <mergeCell ref="J15:O15"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="C13:E13"/>
     <mergeCell ref="F13:I13"/>
     <mergeCell ref="J13:O13"/>
     <mergeCell ref="C14:E14"/>
     <mergeCell ref="F14:G14"/>
     <mergeCell ref="H14:I14"/>
     <mergeCell ref="J14:O14"/>
-    <mergeCell ref="C21:E21"/>
-[...22 lines deleted...]
-    <mergeCell ref="J17:O17"/>
+    <mergeCell ref="B2:P4"/>
+    <mergeCell ref="B6:P6"/>
+    <mergeCell ref="B9:P9"/>
+    <mergeCell ref="B5:P5"/>
+    <mergeCell ref="E10:P10"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C31C5548-D1E6-8845-BF4B-459F36C0D718}">
   <sheetPr codeName="Blad2"/>
   <dimension ref="A1:Y99"/>
   <sheetViews>
-    <sheetView topLeftCell="A12" zoomScale="87" zoomScaleNormal="87" workbookViewId="0">
-      <selection activeCell="E16" sqref="E16"/>
+    <sheetView zoomScale="87" zoomScaleNormal="87" workbookViewId="0">
+      <selection activeCell="B2" sqref="B2:P4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="18" zeroHeight="1" x14ac:dyDescent="0.5"/>
   <cols>
     <col min="1" max="3" width="10.796875" style="3" customWidth="1"/>
     <col min="4" max="4" width="7.5" style="3" customWidth="1"/>
     <col min="5" max="5" width="19.19921875" style="3" customWidth="1"/>
     <col min="6" max="6" width="24.19921875" style="3" customWidth="1"/>
     <col min="7" max="7" width="18.296875" style="3" customWidth="1"/>
     <col min="8" max="11" width="10.796875" style="3" customWidth="1"/>
     <col min="12" max="16" width="9.296875" style="3" customWidth="1"/>
     <col min="17" max="17" width="10.796875" style="3" customWidth="1"/>
     <col min="18" max="25" width="0" hidden="1" customWidth="1"/>
     <col min="26" max="16384" width="10.796875" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" s="3" customFormat="1" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.55000000000000004"/>
     <row r="2" spans="1:17" s="6" customFormat="1" ht="19.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="5"/>
-      <c r="B2" s="54" t="s">
-[...15 lines deleted...]
-      <c r="P2" s="56"/>
+      <c r="B2" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="C2" s="15"/>
+      <c r="D2" s="15"/>
+      <c r="E2" s="15"/>
+      <c r="F2" s="15"/>
+      <c r="G2" s="15"/>
+      <c r="H2" s="15"/>
+      <c r="I2" s="15"/>
+      <c r="J2" s="15"/>
+      <c r="K2" s="15"/>
+      <c r="L2" s="15"/>
+      <c r="M2" s="15"/>
+      <c r="N2" s="15"/>
+      <c r="O2" s="15"/>
+      <c r="P2" s="16"/>
       <c r="Q2" s="5"/>
     </row>
     <row r="3" spans="1:17" s="6" customFormat="1" ht="16.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="5"/>
-      <c r="B3" s="57"/>
-[...13 lines deleted...]
-      <c r="P3" s="59"/>
+      <c r="B3" s="17"/>
+      <c r="C3" s="18"/>
+      <c r="D3" s="18"/>
+      <c r="E3" s="18"/>
+      <c r="F3" s="18"/>
+      <c r="G3" s="18"/>
+      <c r="H3" s="18"/>
+      <c r="I3" s="18"/>
+      <c r="J3" s="18"/>
+      <c r="K3" s="18"/>
+      <c r="L3" s="18"/>
+      <c r="M3" s="18"/>
+      <c r="N3" s="18"/>
+      <c r="O3" s="18"/>
+      <c r="P3" s="19"/>
       <c r="Q3" s="5"/>
     </row>
     <row r="4" spans="1:17" s="6" customFormat="1" ht="16.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="5"/>
-      <c r="B4" s="60"/>
-[...13 lines deleted...]
-      <c r="P4" s="62"/>
+      <c r="B4" s="20"/>
+      <c r="C4" s="21"/>
+      <c r="D4" s="21"/>
+      <c r="E4" s="21"/>
+      <c r="F4" s="21"/>
+      <c r="G4" s="21"/>
+      <c r="H4" s="21"/>
+      <c r="I4" s="21"/>
+      <c r="J4" s="21"/>
+      <c r="K4" s="21"/>
+      <c r="L4" s="21"/>
+      <c r="M4" s="21"/>
+      <c r="N4" s="21"/>
+      <c r="O4" s="21"/>
+      <c r="P4" s="22"/>
       <c r="Q4" s="5"/>
     </row>
     <row r="5" spans="1:17" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B5" s="47" t="s">
-[...15 lines deleted...]
-      <c r="P5" s="66"/>
+      <c r="B5" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="C5" s="27"/>
+      <c r="D5" s="27"/>
+      <c r="E5" s="27"/>
+      <c r="F5" s="27"/>
+      <c r="G5" s="27"/>
+      <c r="H5" s="27"/>
+      <c r="I5" s="27"/>
+      <c r="J5" s="27"/>
+      <c r="K5" s="27"/>
+      <c r="L5" s="27"/>
+      <c r="M5" s="27"/>
+      <c r="N5" s="27"/>
+      <c r="O5" s="27"/>
+      <c r="P5" s="28"/>
     </row>
     <row r="6" spans="1:17" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
       <c r="K6" s="2"/>
       <c r="L6" s="2"/>
       <c r="M6" s="2"/>
       <c r="N6" s="2"/>
       <c r="O6" s="2"/>
       <c r="P6" s="2"/>
       <c r="Q6" s="2"/>
     </row>
     <row r="7" spans="1:17" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B7" s="2"/>
-      <c r="C7" s="49" t="s">
+      <c r="C7" s="46" t="s">
+        <v>6</v>
+      </c>
+      <c r="D7" s="46"/>
+      <c r="E7" s="47"/>
+      <c r="F7" s="48" t="s">
         <v>7</v>
       </c>
-      <c r="D7" s="49"/>
-[...1 lines deleted...]
-      <c r="F7" s="51" t="s">
+      <c r="G7" s="46"/>
+      <c r="H7" s="46"/>
+      <c r="I7" s="47"/>
+      <c r="J7" s="48" t="s">
         <v>8</v>
       </c>
-      <c r="G7" s="49"/>
-[...9 lines deleted...]
-      <c r="O7" s="49"/>
+      <c r="K7" s="46"/>
+      <c r="L7" s="46"/>
+      <c r="M7" s="46"/>
+      <c r="N7" s="46"/>
+      <c r="O7" s="46"/>
       <c r="Q7"/>
     </row>
     <row r="8" spans="1:17" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B8" s="2"/>
-      <c r="C8" s="52"/>
-[...13 lines deleted...]
-      <c r="O8" s="52"/>
+      <c r="C8" s="49"/>
+      <c r="D8" s="49"/>
+      <c r="E8" s="49"/>
+      <c r="F8" s="84" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="84"/>
+      <c r="H8" s="84"/>
+      <c r="I8" s="84"/>
+      <c r="J8" s="49"/>
+      <c r="K8" s="49"/>
+      <c r="L8" s="49"/>
+      <c r="M8" s="49"/>
+      <c r="N8" s="49"/>
+      <c r="O8" s="49"/>
       <c r="Q8" s="4"/>
     </row>
     <row r="9" spans="1:17" ht="45" customHeight="1" x14ac:dyDescent="0.5">
       <c r="B9" s="2"/>
-      <c r="C9" s="41" t="s">
-[...4 lines deleted...]
-      <c r="F9" s="80">
+      <c r="C9" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="D9" s="40"/>
+      <c r="E9" s="41"/>
+      <c r="F9" s="83">
         <f>Invulformulier!F15</f>
         <v>0</v>
       </c>
-      <c r="G9" s="81"/>
-[...7 lines deleted...]
-      <c r="O9" s="80"/>
+      <c r="G9" s="85"/>
+      <c r="H9" s="85"/>
+      <c r="I9" s="86"/>
+      <c r="J9" s="82"/>
+      <c r="K9" s="82"/>
+      <c r="L9" s="82"/>
+      <c r="M9" s="82"/>
+      <c r="N9" s="82"/>
+      <c r="O9" s="83"/>
       <c r="Q9" s="4"/>
     </row>
     <row r="10" spans="1:17" ht="45" customHeight="1" x14ac:dyDescent="0.5">
       <c r="B10" s="2"/>
-      <c r="C10" s="14" t="s">
-[...4 lines deleted...]
-      <c r="F10" s="24">
+      <c r="C10" s="51" t="s">
+        <v>25</v>
+      </c>
+      <c r="D10" s="51"/>
+      <c r="E10" s="52"/>
+      <c r="F10" s="57">
         <f>Invulformulier!F16</f>
         <v>0</v>
       </c>
-      <c r="G10" s="25"/>
-[...7 lines deleted...]
-      <c r="O10" s="24"/>
+      <c r="G10" s="58"/>
+      <c r="H10" s="58"/>
+      <c r="I10" s="87"/>
+      <c r="J10" s="81"/>
+      <c r="K10" s="81"/>
+      <c r="L10" s="81"/>
+      <c r="M10" s="81"/>
+      <c r="N10" s="81"/>
+      <c r="O10" s="57"/>
       <c r="Q10" s="4"/>
     </row>
     <row r="11" spans="1:17" ht="45" customHeight="1" x14ac:dyDescent="0.5">
       <c r="B11" s="2"/>
-      <c r="C11" s="14" t="s">
-[...4 lines deleted...]
-      <c r="F11" s="24">
+      <c r="C11" s="51" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" s="51"/>
+      <c r="E11" s="52"/>
+      <c r="F11" s="57">
         <f>Invulformulier!F17</f>
         <v>0</v>
       </c>
-      <c r="G11" s="25"/>
-[...7 lines deleted...]
-      <c r="O11" s="24"/>
+      <c r="G11" s="58"/>
+      <c r="H11" s="58"/>
+      <c r="I11" s="87"/>
+      <c r="J11" s="81"/>
+      <c r="K11" s="81"/>
+      <c r="L11" s="81"/>
+      <c r="M11" s="81"/>
+      <c r="N11" s="81"/>
+      <c r="O11" s="57"/>
       <c r="Q11" s="4"/>
     </row>
     <row r="12" spans="1:17" ht="45" customHeight="1" x14ac:dyDescent="0.5">
       <c r="B12" s="2"/>
-      <c r="C12" s="14" t="s">
-[...4 lines deleted...]
-      <c r="F12" s="24">
+      <c r="C12" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="D12" s="51"/>
+      <c r="E12" s="52"/>
+      <c r="F12" s="57">
         <f>Invulformulier!F18</f>
         <v>0</v>
       </c>
-      <c r="G12" s="25"/>
-[...7 lines deleted...]
-      <c r="O12" s="24"/>
+      <c r="G12" s="58"/>
+      <c r="H12" s="58"/>
+      <c r="I12" s="87"/>
+      <c r="J12" s="81"/>
+      <c r="K12" s="81"/>
+      <c r="L12" s="81"/>
+      <c r="M12" s="81"/>
+      <c r="N12" s="81"/>
+      <c r="O12" s="57"/>
       <c r="Q12" s="4"/>
     </row>
     <row r="13" spans="1:17" ht="45" customHeight="1" x14ac:dyDescent="0.5">
       <c r="B13" s="2"/>
-      <c r="C13" s="14" t="s">
-[...4 lines deleted...]
-      <c r="F13" s="74">
+      <c r="C13" s="51" t="s">
+        <v>20</v>
+      </c>
+      <c r="D13" s="51"/>
+      <c r="E13" s="52"/>
+      <c r="F13" s="90">
         <f>Invulformulier!F19</f>
-        <v>41070</v>
-[...9 lines deleted...]
-      <c r="O13" s="24"/>
+        <v>0</v>
+      </c>
+      <c r="G13" s="91"/>
+      <c r="H13" s="91"/>
+      <c r="I13" s="92"/>
+      <c r="J13" s="81"/>
+      <c r="K13" s="81"/>
+      <c r="L13" s="81"/>
+      <c r="M13" s="81"/>
+      <c r="N13" s="81"/>
+      <c r="O13" s="57"/>
       <c r="Q13" s="4"/>
     </row>
     <row r="14" spans="1:17" ht="45" customHeight="1" x14ac:dyDescent="0.5">
       <c r="B14" s="2"/>
-      <c r="C14" s="14" t="s">
-[...4 lines deleted...]
-      <c r="F14" s="74">
+      <c r="C14" s="51" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="51"/>
+      <c r="E14" s="52"/>
+      <c r="F14" s="90">
         <f>Invulformulier!F20</f>
-        <v>45410</v>
-[...4 lines deleted...]
-      <c r="J14" s="71" t="str">
+        <v>0</v>
+      </c>
+      <c r="G14" s="91"/>
+      <c r="H14" s="91"/>
+      <c r="I14" s="92"/>
+      <c r="J14" s="88" t="str">
         <f ca="1">IF(MONTH(TODAY()-F14) &gt; 1, "Let op! De meetdatum is meer dan een maand oud.","")</f>
         <v>Let op! De meetdatum is meer dan een maand oud.</v>
       </c>
-      <c r="K14" s="71"/>
-[...3 lines deleted...]
-      <c r="O14" s="72"/>
+      <c r="K14" s="88"/>
+      <c r="L14" s="88"/>
+      <c r="M14" s="88"/>
+      <c r="N14" s="88"/>
+      <c r="O14" s="89"/>
       <c r="Q14" s="4"/>
     </row>
     <row r="15" spans="1:17" ht="45" customHeight="1" x14ac:dyDescent="0.5">
       <c r="B15" s="2"/>
-      <c r="C15" s="14" t="s">
-[...4 lines deleted...]
-      <c r="F15" s="72">
+      <c r="C15" s="51" t="s">
+        <v>22</v>
+      </c>
+      <c r="D15" s="51"/>
+      <c r="E15" s="52"/>
+      <c r="F15" s="89">
         <f>Invulformulier!F21</f>
-        <v>159.5</v>
-[...9 lines deleted...]
-      <c r="O15" s="24"/>
+        <v>0</v>
+      </c>
+      <c r="G15" s="93"/>
+      <c r="H15" s="93"/>
+      <c r="I15" s="94"/>
+      <c r="J15" s="81"/>
+      <c r="K15" s="81"/>
+      <c r="L15" s="81"/>
+      <c r="M15" s="81"/>
+      <c r="N15" s="81"/>
+      <c r="O15" s="57"/>
       <c r="Q15" s="4"/>
     </row>
     <row r="16" spans="1:17" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B16" s="2"/>
       <c r="C16" s="2"/>
       <c r="D16" s="2"/>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
       <c r="I16" s="2"/>
       <c r="J16" s="2"/>
       <c r="K16" s="2"/>
       <c r="L16" s="2"/>
       <c r="M16" s="2"/>
       <c r="N16" s="2"/>
       <c r="O16" s="2"/>
       <c r="P16" s="2"/>
     </row>
     <row r="17" spans="1:17" hidden="1" x14ac:dyDescent="0.5">
-      <c r="D17" s="84" t="s">
+      <c r="D17" s="70" t="s">
+        <v>26</v>
+      </c>
+      <c r="E17" s="70"/>
+      <c r="F17" s="70"/>
+      <c r="G17" s="80">
+        <f>(F14-F13)/365.25</f>
+        <v>0</v>
+      </c>
+      <c r="H17" s="80"/>
+      <c r="I17" s="80"/>
+      <c r="J17" s="80"/>
+      <c r="K17" s="72" t="s">
         <v>27</v>
       </c>
-      <c r="E17" s="84"/>
-[...15 lines deleted...]
-      <c r="P17" s="83"/>
+      <c r="L17" s="72"/>
+      <c r="M17" s="72"/>
+      <c r="N17" s="72"/>
+      <c r="O17" s="72"/>
+      <c r="P17" s="72"/>
     </row>
     <row r="18" spans="1:17" ht="18.600000000000001" hidden="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="D18" s="84" t="s">
-[...4 lines deleted...]
-      <c r="G18" s="93">
+      <c r="D18" s="70" t="s">
+        <v>28</v>
+      </c>
+      <c r="E18" s="70"/>
+      <c r="F18" s="70"/>
+      <c r="G18" s="78">
         <f>(ABS(10-Uitkomst!G17)*82)/8</f>
-        <v>19.29329226557153</v>
-[...9 lines deleted...]
-      <c r="P18" s="83"/>
+        <v>102.5</v>
+      </c>
+      <c r="H18" s="78"/>
+      <c r="I18" s="78"/>
+      <c r="J18" s="78"/>
+      <c r="K18" s="72"/>
+      <c r="L18" s="72"/>
+      <c r="M18" s="72"/>
+      <c r="N18" s="72"/>
+      <c r="O18" s="72"/>
+      <c r="P18" s="72"/>
     </row>
     <row r="19" spans="1:17" ht="34.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="D19" s="91" t="s">
-[...4 lines deleted...]
-      <c r="G19" s="92">
+      <c r="D19" s="76" t="s">
+        <v>29</v>
+      </c>
+      <c r="E19" s="76"/>
+      <c r="F19" s="76"/>
+      <c r="G19" s="77" t="e">
         <f ca="1">IF(G24&lt;=66.7,1,0)</f>
-        <v>0</v>
-[...9 lines deleted...]
-      <c r="P19" s="90"/>
+        <v>#N/A</v>
+      </c>
+      <c r="H19" s="77"/>
+      <c r="I19" s="77"/>
+      <c r="J19" s="77"/>
+      <c r="K19" s="79"/>
+      <c r="L19" s="71"/>
+      <c r="M19" s="71"/>
+      <c r="N19" s="71"/>
+      <c r="O19" s="71"/>
+      <c r="P19" s="71"/>
     </row>
     <row r="20" spans="1:17" s="4" customFormat="1" ht="19.05" hidden="1" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A20" s="3"/>
       <c r="B20" s="3"/>
       <c r="C20" s="3"/>
       <c r="D20" s="3"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8"/>
       <c r="P20" s="8"/>
       <c r="Q20" s="3"/>
     </row>
     <row r="21" spans="1:17" ht="16.05" hidden="1" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="D21" s="84" t="s">
-[...4 lines deleted...]
-      <c r="G21" s="87">
+      <c r="D21" s="70" t="s">
+        <v>30</v>
+      </c>
+      <c r="E21" s="70"/>
+      <c r="F21" s="70"/>
+      <c r="G21" s="73" t="e">
         <f ca="1">_xlfn.FORECAST.LINEAR(Uitkomst!G17,INDIRECT(_xlfn.CONCAT("referenties_LMS!C",referenties_LMS!G4,":C",referenties_LMS!G5)),INDIRECT(_xlfn.CONCAT("referenties_LMS!A",referenties_LMS!G4,":A",referenties_LMS!G5)))</f>
-        <v>154.47241615331967</v>
-[...9 lines deleted...]
-      <c r="P21" s="90"/>
+        <v>#N/A</v>
+      </c>
+      <c r="H21" s="74"/>
+      <c r="I21" s="74"/>
+      <c r="J21" s="75"/>
+      <c r="K21" s="71"/>
+      <c r="L21" s="71"/>
+      <c r="M21" s="71"/>
+      <c r="N21" s="71"/>
+      <c r="O21" s="71"/>
+      <c r="P21" s="71"/>
     </row>
     <row r="22" spans="1:17" ht="16.05" hidden="1" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="D22" s="84" t="s">
-[...4 lines deleted...]
-      <c r="G22" s="87">
+      <c r="D22" s="70" t="s">
+        <v>31</v>
+      </c>
+      <c r="E22" s="70"/>
+      <c r="F22" s="70"/>
+      <c r="G22" s="73" t="e">
         <f ca="1">_xlfn.FORECAST.LINEAR(Uitkomst!G17,INDIRECT(_xlfn.CONCAT("referenties_LMS!D",referenties_LMS!G4,":D",referenties_LMS!G5)),INDIRECT(_xlfn.CONCAT("referenties_LMS!A",referenties_LMS!G4,":A",referenties_LMS!G5)))</f>
-        <v>4.8940999315537304E-2</v>
-[...9 lines deleted...]
-      <c r="P22" s="90"/>
+        <v>#N/A</v>
+      </c>
+      <c r="H22" s="74"/>
+      <c r="I22" s="74"/>
+      <c r="J22" s="75"/>
+      <c r="K22" s="71"/>
+      <c r="L22" s="71"/>
+      <c r="M22" s="71"/>
+      <c r="N22" s="71"/>
+      <c r="O22" s="71"/>
+      <c r="P22" s="71"/>
     </row>
     <row r="23" spans="1:17" ht="16.05" hidden="1" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="D23" s="84" t="s">
-[...4 lines deleted...]
-      <c r="G23" s="87">
+      <c r="D23" s="70" t="s">
+        <v>32</v>
+      </c>
+      <c r="E23" s="70"/>
+      <c r="F23" s="70"/>
+      <c r="G23" s="73" t="e">
         <f ca="1">(((F15 / G21)^1) - 1) / (1 * G22)</f>
-        <v>0.66502129115745401</v>
-[...9 lines deleted...]
-      <c r="P23" s="90"/>
+        <v>#N/A</v>
+      </c>
+      <c r="H23" s="74"/>
+      <c r="I23" s="74"/>
+      <c r="J23" s="75"/>
+      <c r="K23" s="71"/>
+      <c r="L23" s="71"/>
+      <c r="M23" s="71"/>
+      <c r="N23" s="71"/>
+      <c r="O23" s="71"/>
+      <c r="P23" s="71"/>
     </row>
     <row r="24" spans="1:17" ht="16.05" hidden="1" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="D24" s="84" t="s">
-[...4 lines deleted...]
-      <c r="G24" s="87">
+      <c r="D24" s="70" t="s">
+        <v>33</v>
+      </c>
+      <c r="E24" s="70"/>
+      <c r="F24" s="70"/>
+      <c r="G24" s="73" t="e">
         <f ca="1">(NORMDIST(G23, 0, 1,TRUE))*100</f>
-        <v>74.698156238391689</v>
-[...9 lines deleted...]
-      <c r="P24" s="90"/>
+        <v>#N/A</v>
+      </c>
+      <c r="H24" s="74"/>
+      <c r="I24" s="74"/>
+      <c r="J24" s="75"/>
+      <c r="K24" s="71"/>
+      <c r="L24" s="71"/>
+      <c r="M24" s="71"/>
+      <c r="N24" s="71"/>
+      <c r="O24" s="71"/>
+      <c r="P24" s="71"/>
     </row>
     <row r="26" spans="1:17" x14ac:dyDescent="0.5"/>
     <row r="27" spans="1:17" x14ac:dyDescent="0.5"/>
     <row r="28" spans="1:17" x14ac:dyDescent="0.5"/>
     <row r="29" spans="1:17" x14ac:dyDescent="0.5"/>
     <row r="30" spans="1:17" x14ac:dyDescent="0.5"/>
     <row r="31" spans="1:17" x14ac:dyDescent="0.5"/>
     <row r="32" spans="1:17" x14ac:dyDescent="0.5"/>
     <row r="33" x14ac:dyDescent="0.5"/>
     <row r="34" x14ac:dyDescent="0.5"/>
     <row r="35" x14ac:dyDescent="0.5"/>
     <row r="36" x14ac:dyDescent="0.5"/>
     <row r="37" x14ac:dyDescent="0.5"/>
     <row r="38" x14ac:dyDescent="0.5"/>
     <row r="39" x14ac:dyDescent="0.5"/>
     <row r="40" x14ac:dyDescent="0.5"/>
     <row r="41" x14ac:dyDescent="0.5"/>
     <row r="42" x14ac:dyDescent="0.5"/>
     <row r="43" x14ac:dyDescent="0.5"/>
     <row r="44" x14ac:dyDescent="0.5"/>
     <row r="45" x14ac:dyDescent="0.5"/>
     <row r="46" x14ac:dyDescent="0.5"/>
     <row r="47" x14ac:dyDescent="0.5"/>
     <row r="48" x14ac:dyDescent="0.5"/>
     <row r="49" x14ac:dyDescent="0.5"/>
@@ -24682,102 +24673,102 @@
     <row r="76" x14ac:dyDescent="0.5"/>
     <row r="77" x14ac:dyDescent="0.5"/>
     <row r="78" x14ac:dyDescent="0.5"/>
     <row r="79" x14ac:dyDescent="0.5"/>
     <row r="80" x14ac:dyDescent="0.5"/>
     <row r="81" x14ac:dyDescent="0.5"/>
     <row r="82" x14ac:dyDescent="0.5"/>
     <row r="83" x14ac:dyDescent="0.5"/>
     <row r="84" x14ac:dyDescent="0.5"/>
     <row r="85" x14ac:dyDescent="0.5"/>
     <row r="86" x14ac:dyDescent="0.5"/>
     <row r="87" x14ac:dyDescent="0.5"/>
     <row r="88" x14ac:dyDescent="0.5"/>
     <row r="89" x14ac:dyDescent="0.5"/>
     <row r="90" x14ac:dyDescent="0.5"/>
     <row r="91" x14ac:dyDescent="0.5"/>
     <row r="92" x14ac:dyDescent="0.5"/>
     <row r="93" x14ac:dyDescent="0.5"/>
     <row r="94" x14ac:dyDescent="0.5"/>
     <row r="95" x14ac:dyDescent="0.5"/>
     <row r="96" x14ac:dyDescent="0.5"/>
     <row r="97" x14ac:dyDescent="0.5"/>
     <row r="98" x14ac:dyDescent="0.5"/>
     <row r="99" x14ac:dyDescent="0.5"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="N51xoR0r/f2H6L3G3KLxUmj0fTmaODaE/fuCMryEvSkfuE7cDe6cg7g0wWG5xzeUm3zCFc34Ol/q7hsHtDLrKQ==" saltValue="2QaXGX4QUE+pXokpjUfaag==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="u1Y5KXpiD8zJid/znLED9nrdRxUC1oqH/776HLRfh4G07VGLMQgFez8W2InT2GJKj1lQQsDDw8IE4AuHwG2JGA==" saltValue="drhIs3oTc8G6FD4tPEutJQ==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="50">
+    <mergeCell ref="C11:E11"/>
+    <mergeCell ref="J11:O11"/>
+    <mergeCell ref="F11:I11"/>
+    <mergeCell ref="C12:E12"/>
+    <mergeCell ref="C15:E15"/>
+    <mergeCell ref="J15:O15"/>
+    <mergeCell ref="J13:O13"/>
+    <mergeCell ref="C14:E14"/>
+    <mergeCell ref="J14:O14"/>
+    <mergeCell ref="F12:I12"/>
+    <mergeCell ref="F13:I13"/>
+    <mergeCell ref="F14:I14"/>
+    <mergeCell ref="F15:I15"/>
+    <mergeCell ref="C10:E10"/>
+    <mergeCell ref="J10:O10"/>
+    <mergeCell ref="F8:I8"/>
+    <mergeCell ref="F9:I9"/>
+    <mergeCell ref="F10:I10"/>
+    <mergeCell ref="K24:P24"/>
+    <mergeCell ref="K19:P19"/>
+    <mergeCell ref="B2:P4"/>
+    <mergeCell ref="K17:P17"/>
+    <mergeCell ref="D17:F17"/>
+    <mergeCell ref="G17:J17"/>
+    <mergeCell ref="B5:P5"/>
+    <mergeCell ref="J12:O12"/>
+    <mergeCell ref="C13:E13"/>
+    <mergeCell ref="C7:E7"/>
+    <mergeCell ref="F7:I7"/>
+    <mergeCell ref="J7:O7"/>
+    <mergeCell ref="C8:E8"/>
+    <mergeCell ref="J8:O8"/>
+    <mergeCell ref="C9:E9"/>
+    <mergeCell ref="J9:O9"/>
     <mergeCell ref="D24:F24"/>
     <mergeCell ref="K23:P23"/>
     <mergeCell ref="K18:P18"/>
     <mergeCell ref="G24:J24"/>
     <mergeCell ref="D22:F22"/>
     <mergeCell ref="G22:J22"/>
     <mergeCell ref="K22:P22"/>
     <mergeCell ref="K21:P21"/>
     <mergeCell ref="D19:F19"/>
     <mergeCell ref="G19:J19"/>
     <mergeCell ref="D18:F18"/>
     <mergeCell ref="G18:J18"/>
     <mergeCell ref="D23:F23"/>
     <mergeCell ref="G23:J23"/>
     <mergeCell ref="D21:F21"/>
     <mergeCell ref="G21:J21"/>
-    <mergeCell ref="K24:P24"/>
-[...32 lines deleted...]
-    <mergeCell ref="F15:I15"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="iconSet" priority="12" id="{00000000-000E-0000-0200-000005000000}">
             <x14:iconSet iconSet="3Symbols2" showValue="0" custom="1">
               <x14:cfvo type="percent">
                 <xm:f>0</xm:f>
               </x14:cfvo>
               <x14:cfvo type="num">
                 <xm:f>0</xm:f>
               </x14:cfvo>
               <x14:cfvo type="num">
                 <xm:f>1</xm:f>
               </x14:cfvo>
               <x14:cfIcon iconSet="3Symbols2" iconId="0"/>
               <x14:cfIcon iconSet="3Symbols2" iconId="0"/>
               <x14:cfIcon iconSet="3Symbols2" iconId="2"/>
             </x14:iconSet>
           </x14:cfRule>
           <xm:sqref>G19:J19</xm:sqref>
         </x14:conditionalFormatting>
@@ -24813,78 +24804,78 @@
               <x14:cfIcon iconSet="3Symbols2" iconId="1"/>
               <x14:cfIcon iconSet="3Symbols2" iconId="2"/>
             </x14:iconSet>
           </x14:cfRule>
           <xm:sqref>G20:J20</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{54F2D4D2-1540-EA43-A536-3B52FA643B6F}">
   <sheetPr codeName="Blad3"/>
   <dimension ref="A1:R86"/>
   <sheetViews>
     <sheetView zoomScaleNormal="294" workbookViewId="0">
       <selection activeCell="J18" sqref="J18:O18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <sheetData>
     <row r="1" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B1" t="s">
         <v>35</v>
       </c>
-      <c r="B1" t="s">
+      <c r="D1" t="s">
         <v>36</v>
       </c>
-      <c r="D1" t="s">
+      <c r="F1" t="s">
         <v>37</v>
       </c>
-      <c r="F1" t="s">
+      <c r="H1" t="s">
         <v>38</v>
       </c>
-      <c r="H1" t="s">
+      <c r="J1" t="s">
         <v>39</v>
       </c>
-      <c r="J1" t="s">
+      <c r="L1" t="s">
         <v>40</v>
       </c>
-      <c r="L1" t="s">
+      <c r="N1" t="s">
         <v>41</v>
       </c>
-      <c r="N1" t="s">
+      <c r="P1" t="s">
         <v>42</v>
       </c>
-      <c r="P1" t="s">
+      <c r="R1" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="2" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A2">
         <v>10</v>
       </c>
       <c r="B2">
         <v>131.358</v>
       </c>
       <c r="C2">
         <f>D2-B2</f>
         <v>1.5490000000000066</v>
       </c>
       <c r="D2">
         <v>132.90700000000001</v>
       </c>
       <c r="E2">
         <f>F2-D2</f>
         <v>2.3859999999999957</v>
       </c>
       <c r="F2">
         <v>135.29300000000001</v>
       </c>
       <c r="G2">
         <f>H2-F2</f>
@@ -30062,78 +30053,78 @@
       </c>
       <c r="B86">
         <v>166.53299999999999</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="EMmGv8nf2O/XDEcltbD692j1sTbsSTFGxPw9WGTEw/i/xdvM9Hu6QSiplRABF6e8pyfTaKVM1+F4/ph6qVGVhw==" saltValue="NchFP67rrYnuj8xCS4flCQ==" spinCount="100000" sheet="1" scenarios="1" selectLockedCells="1" selectUnlockedCells="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C7F00377-CAD4-BD4A-93C0-BFE518070C1F}">
   <sheetPr codeName="Blad4"/>
   <dimension ref="A1:R82"/>
   <sheetViews>
     <sheetView topLeftCell="A2" zoomScaleNormal="294" workbookViewId="0">
       <selection activeCell="J18" sqref="J18:O18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <sheetData>
     <row r="1" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B1" t="s">
         <v>35</v>
       </c>
-      <c r="B1" t="s">
+      <c r="D1" t="s">
         <v>36</v>
       </c>
-      <c r="D1" t="s">
+      <c r="F1" t="s">
         <v>37</v>
       </c>
-      <c r="F1" t="s">
+      <c r="H1" t="s">
         <v>38</v>
       </c>
-      <c r="H1" t="s">
+      <c r="J1" t="s">
         <v>39</v>
       </c>
-      <c r="J1" t="s">
+      <c r="L1" t="s">
         <v>40</v>
       </c>
-      <c r="L1" t="s">
+      <c r="N1" t="s">
         <v>41</v>
       </c>
-      <c r="N1" t="s">
+      <c r="P1" t="s">
         <v>42</v>
       </c>
-      <c r="P1" t="s">
+      <c r="R1" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="2" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A2">
         <v>10</v>
       </c>
       <c r="B2">
         <v>131.31800000000001</v>
       </c>
       <c r="C2">
         <f>D2-B2</f>
         <v>1.5229999999999961</v>
       </c>
       <c r="D2">
         <v>132.84100000000001</v>
       </c>
       <c r="E2">
         <f>F2-D2</f>
         <v>2.3460000000000036</v>
       </c>
       <c r="F2">
         <v>135.18700000000001</v>
       </c>
       <c r="G2">
         <f>H2-F2</f>
@@ -35296,137 +35287,137 @@
       </c>
       <c r="R82">
         <v>181.88200000000001</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="aBmMEHsXpS1vb3N/wJAotwMR7sSperGs/F2l9CAigkI0rNp8mB51p0DwrBNZutaxHD/lctAHqd+uIkcN9dW3Bg==" saltValue="VmrSQ2hY0DKar0Yf2ZCiLw==" spinCount="100000" sheet="1" scenarios="1" selectLockedCells="1" selectUnlockedCells="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F846BE48-ADC4-C64A-9511-F6246F6CC753}">
   <sheetPr codeName="Blad5"/>
   <dimension ref="A1:G68"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="G6" sqref="G6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A2">
         <v>3.8300000000000001E-2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2">
         <v>52.96</v>
       </c>
       <c r="D2">
         <v>4.3900000000000002E-2</v>
       </c>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A3">
         <v>5.7500000000000002E-2</v>
       </c>
       <c r="B3">
         <v>1</v>
       </c>
       <c r="C3">
         <v>53.7</v>
       </c>
       <c r="D3">
         <v>4.3400000000000001E-2</v>
       </c>
       <c r="F3" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="G3" s="13">
         <f>Uitkomst!G17</f>
-        <v>11.88227241615332</v>
+        <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A4">
         <v>7.6700000000000004E-2</v>
       </c>
       <c r="B4">
         <v>1</v>
       </c>
       <c r="C4">
         <v>54.44</v>
       </c>
       <c r="D4">
         <v>4.2999999999999997E-2</v>
       </c>
       <c r="F4" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="G4" cm="1">
+        <v>46</v>
+      </c>
+      <c r="G4" t="e" cm="1">
         <f t="array" ref="G4">ROW(INDEX(Tabel1[age],MATCH(MAX(IF(A2:A68&lt;G3,A2:A68)),Tabel1[age],0)))</f>
-        <v>49</v>
+        <v>#N/A</v>
       </c>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A5">
         <v>9.5799999999999996E-2</v>
       </c>
       <c r="B5">
         <v>1</v>
       </c>
       <c r="C5">
         <v>55.17</v>
       </c>
       <c r="D5">
         <v>4.2500000000000003E-2</v>
       </c>
       <c r="F5" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G5" cm="1">
         <f t="array" ref="G5">ROW(INDEX(Tabel1[age],MATCH(MIN(IF(A2:A68&gt;G3,A2:A68)),Tabel1[age],0)))</f>
-        <v>50</v>
+        <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A6">
         <v>0.115</v>
       </c>
       <c r="B6">
         <v>1</v>
       </c>
       <c r="C6">
         <v>55.91</v>
       </c>
       <c r="D6">
         <v>4.2099999999999999E-2</v>
       </c>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A7">
         <v>0.13420000000000001</v>
       </c>
       <c r="B7">
         <v>1</v>
       </c>
       <c r="C7">
         <v>56.64</v>
@@ -36289,118 +36280,134 @@
         <v>3.8600000000000002E-2</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="+Zka2qDzxvCAMGPMNGlJ1oSFbO1ik1oNyVFKW/D4z7/CgHsitD1/VQ81rIq0gitZBahruDt4vi6liaXL5UbzHQ==" saltValue="jiuJ1BWDT00C4QEz9sj/Pg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A933EA1734647F4FB182164B393E2F1F" ma:contentTypeVersion="10" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="1b0cba94e3ab2911ccace0f8013d272a">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b9061faf-b5bd-4b08-a83c-98b1c31b2f3d" xmlns:ns3="24646d94-1947-4972-a7e6-e86e48223240" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a02a0a719848083f1f70db810451db9b" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A933EA1734647F4FB182164B393E2F1F" ma:contentTypeVersion="13" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="f0a7cb79b35a41bccecb86a7b63d272c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b9061faf-b5bd-4b08-a83c-98b1c31b2f3d" xmlns:ns3="24646d94-1947-4972-a7e6-e86e48223240" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="22b650f8e2968f6f40a1b6507ddb48ed" ns2:_="" ns3:_="">
     <xsd:import namespace="b9061faf-b5bd-4b08-a83c-98b1c31b2f3d"/>
     <xsd:import namespace="24646d94-1947-4972-a7e6-e86e48223240"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b9061faf-b5bd-4b08-a83c-98b1c31b2f3d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="13" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="16" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="17" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Afbeeldingtags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="e2312074-5451-4a96-bd86-1e695ef29e7f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="20" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="24646d94-1947-4972-a7e6-e86e48223240" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="11" nillable="true" ma:displayName="Gedeeld met" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -36490,117 +36497,120 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="b9061faf-b5bd-4b08-a83c-98b1c31b2f3d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF513280-BD4C-47F6-9865-0539CAE12674}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4CF726AD-CB5D-4739-A3EA-FE43FE9F7D3E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b9061faf-b5bd-4b08-a83c-98b1c31b2f3d"/>
     <ds:schemaRef ds:uri="24646d94-1947-4972-a7e6-e86e48223240"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92B5AEFC-70A2-408F-966E-7A911B9FFE1F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE9C842A-595C-41E4-ABBC-E9C26AD3563C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="b9061faf-b5bd-4b08-a83c-98b1c31b2f3d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE9C842A-595C-41E4-ABBC-E9C26AD3563C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92B5AEFC-70A2-408F-966E-7A911B9FFE1F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="24646d94-1947-4972-a7e6-e86e48223240"/>
+    <ds:schemaRef ds:uri="b9061faf-b5bd-4b08-a83c-98b1c31b2f3d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65d9b777-8709-4e69-9b11-86e91ff18fb5}" enabled="0" method="" siteId="{65d9b777-8709-4e69-9b11-86e91ff18fb5}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Werkbladen</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Invulformulier</vt:lpstr>
       <vt:lpstr>Uitkomst</vt:lpstr>
       <vt:lpstr>referenties_jongens</vt:lpstr>
       <vt:lpstr>referenties_meiden</vt:lpstr>
       <vt:lpstr>referenties_LMS</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
@@ -36608,29 +36618,29 @@
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Verbeek, Jan</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x01010070A765DB223BE648A8FA2E1CA3063C14</vt:lpwstr>
+    <vt:lpwstr>0x010100A933EA1734647F4FB182164B393E2F1F</vt:lpwstr>
   </property>
 </Properties>
 </file>