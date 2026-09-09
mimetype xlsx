--- v1 (2026-05-09)
+++ v2 (2026-09-09)
@@ -21,61 +21,61 @@
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style3.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors3.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
-  <workbookPr codeName="ThisWorkbook"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10726"/>
+  <workbookPr codeName="ThisWorkbook" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://sportnl-my.sharepoint.com/personal/emile_vandelft_knvb_nl/Documents/Documenten/MOCJ/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://sportnl.sharepoint.com/sites/VO-OND-1.TID-GroeienMaturatie/Gedeelde documenten/tools-en-data/2026-2027/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{D7A2FBAE-9788-402F-AF73-18BC96C4A9A9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="3" documentId="8_{8090A1E9-460A-8840-A240-945BDB5B2220}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{CCA09BEA-AFC3-8645-80EC-78466B2F9406}"/>
   <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="CSPGOJgcYMtpvoual0p4s1eb7JmKU+NsezU+R4fBvi84nPtC8GyNGCaQCtv0snIi3W8PXiO6zfvAVzNX87o/5g==" workbookSaltValue="u5juYJAsLqbx9w2Jk7Dt8w==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{4ED357CD-2C43-384D-9FA7-5B05C4CEA0B0}"/>
+    <workbookView xWindow="0" yWindow="660" windowWidth="30240" windowHeight="17740" xr2:uid="{4ED357CD-2C43-384D-9FA7-5B05C4CEA0B0}"/>
   </bookViews>
   <sheets>
     <sheet name="Invulformulier" sheetId="5" r:id="rId1"/>
     <sheet name="Uitkomst" sheetId="1" state="hidden" r:id="rId2"/>
     <sheet name="referenties_jongens" sheetId="3" state="hidden" r:id="rId3"/>
     <sheet name="referenties_meiden" sheetId="4" state="hidden" r:id="rId4"/>
     <sheet name="referenties_LMS" sheetId="2" state="hidden" r:id="rId5"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
@@ -1371,86 +1371,87 @@
   <c r="I62" i="3"/>
   <c r="I63" i="3"/>
   <c r="I64" i="3"/>
   <c r="I65" i="3"/>
   <c r="I66" i="3"/>
   <c r="I67" i="3"/>
   <c r="I68" i="3"/>
   <c r="I69" i="3"/>
   <c r="I70" i="3"/>
   <c r="I71" i="3"/>
   <c r="I72" i="3"/>
   <c r="I73" i="3"/>
   <c r="I74" i="3"/>
   <c r="I75" i="3"/>
   <c r="I76" i="3"/>
   <c r="I77" i="3"/>
   <c r="I78" i="3"/>
   <c r="I79" i="3"/>
   <c r="I80" i="3"/>
   <c r="I81" i="3"/>
   <c r="I82" i="3"/>
   <c r="I2" i="3"/>
   <c r="G17" i="1" l="1"/>
   <c r="G3" i="2" s="1"/>
   <c r="G5" i="2" l="1" a="1"/>
-  <c r="G5" i="2" s="1"/>
   <c r="G4" i="2" a="1"/>
-  <c r="G4" i="2" s="1"/>
   <c r="G18" i="1"/>
   <c r="G22" i="1"/>
   <c r="G21" i="1"/>
   <c r="G23" i="1" l="1"/>
   <c r="G24" i="1" s="1"/>
   <c r="G19" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
   <metadataTypes count="1">
     <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
   </metadataTypes>
   <futureMetadata name="XLDAPR" count="1">
     <bk>
       <extLst>
         <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
           <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <cellMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </cellMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="50">
+  <si>
+    <t>Dispensatie aanvraag keepers 2026/'27</t>
+  </si>
   <si>
     <t>Ontwikkeld door de KNVB afdeling voetbalonderzoek</t>
   </si>
   <si>
     <t>Instructies</t>
   </si>
   <si>
     <t>Stap 1: meting</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Om dispensatie aan te vragen moeten er lengte worden verzameld. Deze informatie is nodig omdat de keeper niet bij de langste 33 procent van de eigen leeftijdscategorie mag horen. Dit zou te veel sportieve voordelen opleveren. 
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <color rgb="FF253780"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Let op! De meting mag niet later dan een maand geleden zijn uitgevoerd.</t>
     </r>
   </si>
@@ -1585,54 +1586,51 @@
   <si>
     <t>P75</t>
   </si>
   <si>
     <t>P90</t>
   </si>
   <si>
     <t>P95</t>
   </si>
   <si>
     <t>P97</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t>leeftijd</t>
   </si>
   <si>
     <t>ondergrens</t>
   </si>
   <si>
     <t>bovengrens</t>
   </si>
   <si>
-    <t xml:space="preserve">De KNVB biedt voor het seizoen 2025'/26 een dispensatieregeling aan voor keepers die aantoonbaar klein zijn voor hun leeftijd. </t>
-[...2 lines deleted...]
-    <t>Dispensatie aanvraag keepers 2026/'27</t>
+    <t xml:space="preserve">De KNVB biedt voor het seizoen 2026'/27 een dispensatieregeling aan voor keepers die aantoonbaar klein zijn voor hun leeftijd. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0000"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Gill Sans MT"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
@@ -2070,109 +2068,115 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="3"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="3"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="5" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="5" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="3" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="5" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="5" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="5" fillId="3" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...10 lines deleted...]
-      <protection hidden="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="3"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="3"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="3"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
       <protection hidden="1"/>
     </xf>
@@ -2183,206 +2187,200 @@
     <xf numFmtId="0" fontId="11" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="3"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="3"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center" wrapText="1" indent="3"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center" wrapText="1" indent="3"/>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="2" fontId="5" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="2" fontId="5" fillId="3" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="2" fontId="5" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="5" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" indent="2"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" indent="2"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...71 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" indent="2"/>
+      <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Standaard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF253780"/>
       <color rgb="FFFF6000"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -23626,1149 +23624,1149 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{20824BC2-9F58-BB46-9A79-F21A52543F29}">
   <sheetPr codeName="Blad1"/>
   <dimension ref="A1:Y22"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A10" zoomScale="82" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="F21" sqref="F21:G21"/>
+    <sheetView tabSelected="1" zoomScale="82" zoomScaleNormal="60" workbookViewId="0">
+      <selection activeCell="F15" sqref="F15:G15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="16.05" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="16" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="2" width="10.796875" style="5" customWidth="1"/>
+    <col min="1" max="2" width="10.83203125" style="5" customWidth="1"/>
     <col min="3" max="3" width="7.5" style="5" customWidth="1"/>
-    <col min="4" max="4" width="10.796875" style="5" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="17" max="17" width="10.796875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="10.83203125" style="5" customWidth="1"/>
+    <col min="5" max="5" width="24.1640625" style="5" customWidth="1"/>
+    <col min="6" max="6" width="18.33203125" style="5" customWidth="1"/>
+    <col min="7" max="10" width="10.83203125" style="5" customWidth="1"/>
+    <col min="11" max="14" width="9.33203125" style="5" customWidth="1"/>
+    <col min="15" max="15" width="11.1640625" style="5" customWidth="1"/>
+    <col min="16" max="16" width="9.33203125" style="5" customWidth="1"/>
+    <col min="17" max="17" width="10.83203125" style="5" customWidth="1"/>
     <col min="18" max="25" width="0" style="6" hidden="1" customWidth="1"/>
-    <col min="26" max="16384" width="10.796875" style="6" hidden="1"/>
+    <col min="26" max="16384" width="10.83203125" style="6" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:17" s="5" customFormat="1" ht="14.4" thickBot="1" x14ac:dyDescent="0.3"/>
-[...1 lines deleted...]
-      <c r="B2" s="14" t="s">
+    <row r="1" spans="2:17" s="5" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="2:17" ht="19" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B2" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
+      <c r="I2" s="55"/>
+      <c r="J2" s="55"/>
+      <c r="K2" s="55"/>
+      <c r="L2" s="55"/>
+      <c r="M2" s="55"/>
+      <c r="N2" s="55"/>
+      <c r="O2" s="55"/>
+      <c r="P2" s="56"/>
+    </row>
+    <row r="3" spans="2:17" ht="16" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B3" s="57"/>
+      <c r="C3" s="58"/>
+      <c r="D3" s="58"/>
+      <c r="E3" s="58"/>
+      <c r="F3" s="58"/>
+      <c r="G3" s="58"/>
+      <c r="H3" s="58"/>
+      <c r="I3" s="58"/>
+      <c r="J3" s="58"/>
+      <c r="K3" s="58"/>
+      <c r="L3" s="58"/>
+      <c r="M3" s="58"/>
+      <c r="N3" s="58"/>
+      <c r="O3" s="58"/>
+      <c r="P3" s="59"/>
+    </row>
+    <row r="4" spans="2:17" ht="17" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B4" s="60"/>
+      <c r="C4" s="61"/>
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61"/>
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
+      <c r="N4" s="61"/>
+      <c r="O4" s="61"/>
+      <c r="P4" s="62"/>
+    </row>
+    <row r="5" spans="2:17" ht="17" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B5" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="68"/>
+      <c r="D5" s="68"/>
+      <c r="E5" s="68"/>
+      <c r="F5" s="68"/>
+      <c r="G5" s="68"/>
+      <c r="H5" s="68"/>
+      <c r="I5" s="68"/>
+      <c r="J5" s="68"/>
+      <c r="K5" s="68"/>
+      <c r="L5" s="68"/>
+      <c r="M5" s="68"/>
+      <c r="N5" s="68"/>
+      <c r="O5" s="68"/>
+      <c r="P5" s="69"/>
+    </row>
+    <row r="6" spans="2:17" ht="17" x14ac:dyDescent="0.2">
+      <c r="B6" s="63"/>
+      <c r="C6" s="64"/>
+      <c r="D6" s="64"/>
+      <c r="E6" s="64"/>
+      <c r="F6" s="64"/>
+      <c r="G6" s="64"/>
+      <c r="H6" s="64"/>
+      <c r="I6" s="64"/>
+      <c r="J6" s="64"/>
+      <c r="K6" s="64"/>
+      <c r="L6" s="64"/>
+      <c r="M6" s="64"/>
+      <c r="N6" s="64"/>
+      <c r="O6" s="64"/>
+      <c r="P6" s="65"/>
+    </row>
+    <row r="7" spans="2:17" ht="41" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="36" t="s">
         <v>49</v>
       </c>
-      <c r="C2" s="15"/>
-[...12 lines deleted...]
-      <c r="P2" s="16"/>
+      <c r="C7" s="37"/>
+      <c r="D7" s="37"/>
+      <c r="E7" s="37"/>
+      <c r="F7" s="37"/>
+      <c r="G7" s="37"/>
+      <c r="H7" s="37"/>
+      <c r="I7" s="37"/>
+      <c r="J7" s="37"/>
+      <c r="K7" s="37"/>
+      <c r="L7" s="37"/>
+      <c r="M7" s="37"/>
+      <c r="N7" s="37"/>
+      <c r="O7" s="37"/>
+      <c r="P7" s="38"/>
     </row>
-    <row r="3" spans="2:17" ht="16.05" customHeight="1" x14ac:dyDescent="0.25">
-[...88 lines deleted...]
-    <row r="8" spans="2:17" ht="22.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="2:17" ht="23" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B8" s="10"/>
       <c r="C8" s="10"/>
       <c r="D8" s="10"/>
       <c r="E8" s="10"/>
       <c r="F8" s="10"/>
       <c r="G8" s="10"/>
       <c r="H8" s="10"/>
       <c r="I8" s="10"/>
       <c r="J8" s="10"/>
       <c r="K8" s="10"/>
       <c r="L8" s="10"/>
       <c r="M8" s="10"/>
       <c r="N8" s="10"/>
       <c r="O8" s="10"/>
       <c r="P8" s="10"/>
     </row>
-    <row r="9" spans="2:17" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="P9" s="28"/>
+    <row r="9" spans="2:17" ht="18" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="47" t="s">
+        <v>2</v>
+      </c>
+      <c r="C9" s="48"/>
+      <c r="D9" s="48"/>
+      <c r="E9" s="48"/>
+      <c r="F9" s="48"/>
+      <c r="G9" s="48"/>
+      <c r="H9" s="48"/>
+      <c r="I9" s="48"/>
+      <c r="J9" s="48"/>
+      <c r="K9" s="48"/>
+      <c r="L9" s="48"/>
+      <c r="M9" s="48"/>
+      <c r="N9" s="48"/>
+      <c r="O9" s="48"/>
+      <c r="P9" s="66"/>
     </row>
-    <row r="10" spans="2:17" ht="135" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="E10" s="32" t="s">
+    <row r="10" spans="2:17" ht="135" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="F10" s="33"/>
-[...9 lines deleted...]
-      <c r="P10" s="34"/>
+      <c r="C10" s="40"/>
+      <c r="D10" s="40"/>
+      <c r="E10" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="F10" s="34"/>
+      <c r="G10" s="34"/>
+      <c r="H10" s="34"/>
+      <c r="I10" s="34"/>
+      <c r="J10" s="34"/>
+      <c r="K10" s="34"/>
+      <c r="L10" s="34"/>
+      <c r="M10" s="34"/>
+      <c r="N10" s="34"/>
+      <c r="O10" s="34"/>
+      <c r="P10" s="35"/>
     </row>
-    <row r="11" spans="2:17" ht="135" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="E11" s="32" t="s">
+    <row r="11" spans="2:17" ht="135" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="47" t="s">
         <v>5</v>
       </c>
-      <c r="F11" s="33"/>
-[...9 lines deleted...]
-      <c r="P11" s="34"/>
+      <c r="C11" s="48"/>
+      <c r="D11" s="48"/>
+      <c r="E11" s="33" t="s">
+        <v>6</v>
+      </c>
+      <c r="F11" s="34"/>
+      <c r="G11" s="34"/>
+      <c r="H11" s="34"/>
+      <c r="I11" s="34"/>
+      <c r="J11" s="34"/>
+      <c r="K11" s="34"/>
+      <c r="L11" s="34"/>
+      <c r="M11" s="34"/>
+      <c r="N11" s="34"/>
+      <c r="O11" s="34"/>
+      <c r="P11" s="35"/>
     </row>
-    <row r="12" spans="2:17" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="2:17" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B12" s="2"/>
       <c r="C12" s="2"/>
       <c r="D12" s="2"/>
       <c r="E12" s="2"/>
       <c r="F12" s="2"/>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
       <c r="I12" s="2"/>
       <c r="J12" s="2"/>
       <c r="K12" s="2"/>
       <c r="L12" s="2"/>
       <c r="M12" s="2"/>
       <c r="N12" s="2"/>
       <c r="O12" s="2"/>
       <c r="P12" s="2"/>
     </row>
-    <row r="13" spans="2:17" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="F13" s="48" t="s">
+    <row r="13" spans="2:17" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="C13" s="49" t="s">
         <v>7</v>
       </c>
-      <c r="G13" s="46"/>
-[...2 lines deleted...]
-      <c r="J13" s="48" t="s">
+      <c r="D13" s="49"/>
+      <c r="E13" s="50"/>
+      <c r="F13" s="51" t="s">
         <v>8</v>
       </c>
-      <c r="K13" s="46"/>
-[...3 lines deleted...]
-      <c r="O13" s="46"/>
+      <c r="G13" s="49"/>
+      <c r="H13" s="49"/>
+      <c r="I13" s="50"/>
+      <c r="J13" s="51" t="s">
+        <v>9</v>
+      </c>
+      <c r="K13" s="49"/>
+      <c r="L13" s="49"/>
+      <c r="M13" s="49"/>
+      <c r="N13" s="49"/>
+      <c r="O13" s="49"/>
       <c r="Q13" s="7"/>
     </row>
-    <row r="14" spans="2:17" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...7 lines deleted...]
-      <c r="H14" s="50" t="s">
+    <row r="14" spans="2:17" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="C14" s="52"/>
+      <c r="D14" s="52"/>
+      <c r="E14" s="52"/>
+      <c r="F14" s="53" t="s">
         <v>10</v>
       </c>
-      <c r="I14" s="50"/>
-[...5 lines deleted...]
-      <c r="O14" s="49"/>
+      <c r="G14" s="53"/>
+      <c r="H14" s="53" t="s">
+        <v>11</v>
+      </c>
+      <c r="I14" s="53"/>
+      <c r="J14" s="52"/>
+      <c r="K14" s="52"/>
+      <c r="L14" s="52"/>
+      <c r="M14" s="52"/>
+      <c r="N14" s="52"/>
+      <c r="O14" s="52"/>
       <c r="Q14" s="7"/>
     </row>
-    <row r="15" spans="2:17" ht="45" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="H15" s="43" t="s">
+    <row r="15" spans="2:17" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C15" s="41" t="s">
         <v>12</v>
       </c>
-      <c r="I15" s="43"/>
-      <c r="J15" s="44" t="s">
+      <c r="D15" s="41"/>
+      <c r="E15" s="42"/>
+      <c r="F15" s="43"/>
+      <c r="G15" s="43"/>
+      <c r="H15" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="K15" s="45"/>
-[...3 lines deleted...]
-      <c r="O15" s="45"/>
+      <c r="I15" s="44"/>
+      <c r="J15" s="45" t="s">
+        <v>14</v>
+      </c>
+      <c r="K15" s="46"/>
+      <c r="L15" s="46"/>
+      <c r="M15" s="46"/>
+      <c r="N15" s="46"/>
+      <c r="O15" s="46"/>
       <c r="Q15" s="7"/>
     </row>
-    <row r="16" spans="2:17" ht="45" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="H16" s="68" t="s">
+    <row r="16" spans="2:17" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C16" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="I16" s="68"/>
-[...5 lines deleted...]
-      <c r="O16" s="58"/>
+      <c r="D16" s="14"/>
+      <c r="E16" s="15"/>
+      <c r="F16" s="22"/>
+      <c r="G16" s="22"/>
+      <c r="H16" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="I16" s="23"/>
+      <c r="J16" s="24"/>
+      <c r="K16" s="25"/>
+      <c r="L16" s="25"/>
+      <c r="M16" s="25"/>
+      <c r="N16" s="25"/>
+      <c r="O16" s="25"/>
       <c r="Q16" s="7"/>
     </row>
-    <row r="17" spans="3:17" ht="45" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="H17" s="69">
+    <row r="17" spans="3:17" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C17" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="D17" s="14"/>
+      <c r="E17" s="15"/>
+      <c r="F17" s="22"/>
+      <c r="G17" s="22"/>
+      <c r="H17" s="26">
         <v>123456</v>
       </c>
-      <c r="I17" s="69"/>
-[...5 lines deleted...]
-      <c r="O17" s="58"/>
+      <c r="I17" s="26"/>
+      <c r="J17" s="24"/>
+      <c r="K17" s="25"/>
+      <c r="L17" s="25"/>
+      <c r="M17" s="25"/>
+      <c r="N17" s="25"/>
+      <c r="O17" s="25"/>
       <c r="Q17" s="7"/>
     </row>
-    <row r="18" spans="3:17" ht="45" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="H18" s="61" t="s">
+    <row r="18" spans="3:17" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C18" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="I18" s="62"/>
-      <c r="J18" s="65" t="s">
+      <c r="D18" s="14"/>
+      <c r="E18" s="15"/>
+      <c r="F18" s="16"/>
+      <c r="G18" s="17"/>
+      <c r="H18" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="K18" s="66"/>
-[...3 lines deleted...]
-      <c r="O18" s="66"/>
+      <c r="I18" s="19"/>
+      <c r="J18" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="K18" s="21"/>
+      <c r="L18" s="21"/>
+      <c r="M18" s="21"/>
+      <c r="N18" s="21"/>
+      <c r="O18" s="21"/>
       <c r="Q18" s="7"/>
     </row>
-    <row r="19" spans="3:17" s="5" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="H19" s="61">
+    <row r="19" spans="3:17" s="5" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C19" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" s="14"/>
+      <c r="E19" s="15"/>
+      <c r="F19" s="31"/>
+      <c r="G19" s="32"/>
+      <c r="H19" s="18">
         <v>40546</v>
       </c>
-      <c r="I19" s="62"/>
-[...5 lines deleted...]
-      <c r="O19" s="58"/>
+      <c r="I19" s="19"/>
+      <c r="J19" s="24"/>
+      <c r="K19" s="25"/>
+      <c r="L19" s="25"/>
+      <c r="M19" s="25"/>
+      <c r="N19" s="25"/>
+      <c r="O19" s="25"/>
     </row>
-    <row r="20" spans="3:17" s="5" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="H20" s="61">
+    <row r="20" spans="3:17" s="5" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C20" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="D20" s="14"/>
+      <c r="E20" s="15"/>
+      <c r="F20" s="31"/>
+      <c r="G20" s="32"/>
+      <c r="H20" s="18">
         <v>45214</v>
       </c>
-      <c r="I20" s="62"/>
-[...5 lines deleted...]
-      <c r="O20" s="58"/>
+      <c r="I20" s="19"/>
+      <c r="J20" s="24"/>
+      <c r="K20" s="25"/>
+      <c r="L20" s="25"/>
+      <c r="M20" s="25"/>
+      <c r="N20" s="25"/>
+      <c r="O20" s="25"/>
     </row>
-    <row r="21" spans="3:17" s="5" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...7 lines deleted...]
-      <c r="H21" s="55">
+    <row r="21" spans="3:17" s="5" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="C21" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="D21" s="14"/>
+      <c r="E21" s="15"/>
+      <c r="F21" s="27"/>
+      <c r="G21" s="28"/>
+      <c r="H21" s="29">
         <v>149.1</v>
       </c>
-      <c r="I21" s="56"/>
-[...5 lines deleted...]
-      <c r="O21" s="58"/>
+      <c r="I21" s="30"/>
+      <c r="J21" s="24"/>
+      <c r="K21" s="25"/>
+      <c r="L21" s="25"/>
+      <c r="M21" s="25"/>
+      <c r="N21" s="25"/>
+      <c r="O21" s="25"/>
     </row>
-    <row r="22" spans="3:17" s="5" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+    <row r="22" spans="3:17" s="5" customFormat="1" ht="14" x14ac:dyDescent="0.15">
       <c r="C22" s="11"/>
       <c r="D22" s="11"/>
       <c r="E22" s="11"/>
       <c r="F22" s="11"/>
       <c r="G22" s="11"/>
       <c r="H22" s="11"/>
       <c r="I22" s="11"/>
       <c r="J22" s="11"/>
       <c r="K22" s="11"/>
       <c r="L22" s="11"/>
       <c r="M22" s="11"/>
       <c r="N22" s="11"/>
       <c r="O22" s="11"/>
       <c r="P22" s="12"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="JriswhvD6p0isGqUwupSAXfstM+wRERTFNBJMAU7/JMdgKcqaH6IMmNoi+7+VGpPiSLJ4pbkAOKivM6OgqA7yA==" saltValue="j+ZtAldvF2EjzUUe4kqzRg==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="e8vBv2R975MYHiFztCATFbfSuc36m5cw3u4ByTHclAQniOG/sG5bjlQq51/XHeO+TnmhJI0qLcM4JiVK+qDRuA==" saltValue="MlD35Q+mL+FV2KuFMb20oA==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="44">
-    <mergeCell ref="C18:E18"/>
-[...22 lines deleted...]
-    <mergeCell ref="J20:O20"/>
+    <mergeCell ref="B2:P4"/>
+    <mergeCell ref="B6:P6"/>
+    <mergeCell ref="B9:P9"/>
+    <mergeCell ref="B5:P5"/>
+    <mergeCell ref="E10:P10"/>
     <mergeCell ref="E11:P11"/>
     <mergeCell ref="B7:P7"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="C15:E15"/>
     <mergeCell ref="F15:G15"/>
     <mergeCell ref="H15:I15"/>
     <mergeCell ref="J15:O15"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="C13:E13"/>
     <mergeCell ref="F13:I13"/>
     <mergeCell ref="J13:O13"/>
     <mergeCell ref="C14:E14"/>
     <mergeCell ref="F14:G14"/>
     <mergeCell ref="H14:I14"/>
     <mergeCell ref="J14:O14"/>
-    <mergeCell ref="B2:P4"/>
-[...3 lines deleted...]
-    <mergeCell ref="E10:P10"/>
+    <mergeCell ref="C21:E21"/>
+    <mergeCell ref="F21:G21"/>
+    <mergeCell ref="H21:I21"/>
+    <mergeCell ref="J21:O21"/>
+    <mergeCell ref="C19:E19"/>
+    <mergeCell ref="F19:G19"/>
+    <mergeCell ref="H19:I19"/>
+    <mergeCell ref="J19:O19"/>
+    <mergeCell ref="C20:E20"/>
+    <mergeCell ref="F20:G20"/>
+    <mergeCell ref="H20:I20"/>
+    <mergeCell ref="J20:O20"/>
+    <mergeCell ref="C18:E18"/>
+    <mergeCell ref="F18:G18"/>
+    <mergeCell ref="H18:I18"/>
+    <mergeCell ref="J18:O18"/>
+    <mergeCell ref="C16:E16"/>
+    <mergeCell ref="F16:G16"/>
+    <mergeCell ref="H16:I16"/>
+    <mergeCell ref="J16:O16"/>
+    <mergeCell ref="C17:E17"/>
+    <mergeCell ref="F17:G17"/>
+    <mergeCell ref="H17:I17"/>
+    <mergeCell ref="J17:O17"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C31C5548-D1E6-8845-BF4B-459F36C0D718}">
   <sheetPr codeName="Blad2"/>
   <dimension ref="A1:Y99"/>
   <sheetViews>
     <sheetView zoomScale="87" zoomScaleNormal="87" workbookViewId="0">
       <selection activeCell="B2" sqref="B2:P4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="18" zeroHeight="1" x14ac:dyDescent="0.5"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="16" zeroHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="3" width="10.796875" style="3" customWidth="1"/>
+    <col min="1" max="3" width="10.83203125" style="3" customWidth="1"/>
     <col min="4" max="4" width="7.5" style="3" customWidth="1"/>
-    <col min="5" max="5" width="19.19921875" style="3" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="17" max="17" width="10.796875" style="3" customWidth="1"/>
+    <col min="5" max="5" width="19.1640625" style="3" customWidth="1"/>
+    <col min="6" max="6" width="24.1640625" style="3" customWidth="1"/>
+    <col min="7" max="7" width="18.33203125" style="3" customWidth="1"/>
+    <col min="8" max="11" width="10.83203125" style="3" customWidth="1"/>
+    <col min="12" max="16" width="9.33203125" style="3" customWidth="1"/>
+    <col min="17" max="17" width="10.83203125" style="3" customWidth="1"/>
     <col min="18" max="25" width="0" hidden="1" customWidth="1"/>
-    <col min="26" max="16384" width="10.796875" hidden="1"/>
+    <col min="26" max="16384" width="10.83203125" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" s="3" customFormat="1" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.55000000000000004"/>
-    <row r="2" spans="1:17" s="6" customFormat="1" ht="19.05" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:17" s="3" customFormat="1" thickBot="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="1:17" s="6" customFormat="1" ht="19" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="5"/>
-      <c r="B2" s="14" t="s">
-[...15 lines deleted...]
-      <c r="P2" s="16"/>
+      <c r="B2" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
+      <c r="I2" s="55"/>
+      <c r="J2" s="55"/>
+      <c r="K2" s="55"/>
+      <c r="L2" s="55"/>
+      <c r="M2" s="55"/>
+      <c r="N2" s="55"/>
+      <c r="O2" s="55"/>
+      <c r="P2" s="56"/>
       <c r="Q2" s="5"/>
     </row>
-    <row r="3" spans="1:17" s="6" customFormat="1" ht="16.05" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:17" s="6" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="5"/>
-      <c r="B3" s="17"/>
-[...13 lines deleted...]
-      <c r="P3" s="19"/>
+      <c r="B3" s="57"/>
+      <c r="C3" s="58"/>
+      <c r="D3" s="58"/>
+      <c r="E3" s="58"/>
+      <c r="F3" s="58"/>
+      <c r="G3" s="58"/>
+      <c r="H3" s="58"/>
+      <c r="I3" s="58"/>
+      <c r="J3" s="58"/>
+      <c r="K3" s="58"/>
+      <c r="L3" s="58"/>
+      <c r="M3" s="58"/>
+      <c r="N3" s="58"/>
+      <c r="O3" s="58"/>
+      <c r="P3" s="59"/>
       <c r="Q3" s="5"/>
     </row>
-    <row r="4" spans="1:17" s="6" customFormat="1" ht="16.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:17" s="6" customFormat="1" ht="17" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="5"/>
-      <c r="B4" s="20"/>
-[...13 lines deleted...]
-      <c r="P4" s="22"/>
+      <c r="B4" s="60"/>
+      <c r="C4" s="61"/>
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61"/>
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
+      <c r="N4" s="61"/>
+      <c r="O4" s="61"/>
+      <c r="P4" s="62"/>
       <c r="Q4" s="5"/>
     </row>
-    <row r="5" spans="1:17" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.55000000000000004">
-[...16 lines deleted...]
-      <c r="P5" s="28"/>
+    <row r="5" spans="1:17" ht="18" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="C5" s="48"/>
+      <c r="D5" s="48"/>
+      <c r="E5" s="48"/>
+      <c r="F5" s="48"/>
+      <c r="G5" s="48"/>
+      <c r="H5" s="48"/>
+      <c r="I5" s="48"/>
+      <c r="J5" s="48"/>
+      <c r="K5" s="48"/>
+      <c r="L5" s="48"/>
+      <c r="M5" s="48"/>
+      <c r="N5" s="48"/>
+      <c r="O5" s="48"/>
+      <c r="P5" s="66"/>
     </row>
-    <row r="6" spans="1:17" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="6" spans="1:17" ht="17" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
       <c r="K6" s="2"/>
       <c r="L6" s="2"/>
       <c r="M6" s="2"/>
       <c r="N6" s="2"/>
       <c r="O6" s="2"/>
       <c r="P6" s="2"/>
       <c r="Q6" s="2"/>
     </row>
-    <row r="7" spans="1:17" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="7" spans="1:17" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B7" s="2"/>
-      <c r="C7" s="46" t="s">
-[...4 lines deleted...]
-      <c r="F7" s="48" t="s">
+      <c r="C7" s="49" t="s">
         <v>7</v>
       </c>
-      <c r="G7" s="46"/>
-[...2 lines deleted...]
-      <c r="J7" s="48" t="s">
+      <c r="D7" s="49"/>
+      <c r="E7" s="50"/>
+      <c r="F7" s="51" t="s">
         <v>8</v>
       </c>
-      <c r="K7" s="46"/>
-[...3 lines deleted...]
-      <c r="O7" s="46"/>
+      <c r="G7" s="49"/>
+      <c r="H7" s="49"/>
+      <c r="I7" s="50"/>
+      <c r="J7" s="51" t="s">
+        <v>9</v>
+      </c>
+      <c r="K7" s="49"/>
+      <c r="L7" s="49"/>
+      <c r="M7" s="49"/>
+      <c r="N7" s="49"/>
+      <c r="O7" s="49"/>
       <c r="Q7"/>
     </row>
-    <row r="8" spans="1:17" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="8" spans="1:17" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B8" s="2"/>
-      <c r="C8" s="49"/>
-[...13 lines deleted...]
-      <c r="O8" s="49"/>
+      <c r="C8" s="52"/>
+      <c r="D8" s="52"/>
+      <c r="E8" s="52"/>
+      <c r="F8" s="79" t="s">
+        <v>25</v>
+      </c>
+      <c r="G8" s="79"/>
+      <c r="H8" s="79"/>
+      <c r="I8" s="79"/>
+      <c r="J8" s="52"/>
+      <c r="K8" s="52"/>
+      <c r="L8" s="52"/>
+      <c r="M8" s="52"/>
+      <c r="N8" s="52"/>
+      <c r="O8" s="52"/>
       <c r="Q8" s="4"/>
     </row>
-    <row r="9" spans="1:17" ht="45" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="9" spans="1:17" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="2"/>
-      <c r="C9" s="40" t="s">
-[...4 lines deleted...]
-      <c r="F9" s="83">
+      <c r="C9" s="41" t="s">
+        <v>12</v>
+      </c>
+      <c r="D9" s="41"/>
+      <c r="E9" s="42"/>
+      <c r="F9" s="80">
         <f>Invulformulier!F15</f>
         <v>0</v>
       </c>
-      <c r="G9" s="85"/>
-[...7 lines deleted...]
-      <c r="O9" s="83"/>
+      <c r="G9" s="81"/>
+      <c r="H9" s="81"/>
+      <c r="I9" s="82"/>
+      <c r="J9" s="88"/>
+      <c r="K9" s="88"/>
+      <c r="L9" s="88"/>
+      <c r="M9" s="88"/>
+      <c r="N9" s="88"/>
+      <c r="O9" s="80"/>
       <c r="Q9" s="4"/>
     </row>
-    <row r="10" spans="1:17" ht="45" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="10" spans="1:17" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="2"/>
-      <c r="C10" s="51" t="s">
-[...4 lines deleted...]
-      <c r="F10" s="57">
+      <c r="C10" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="D10" s="14"/>
+      <c r="E10" s="15"/>
+      <c r="F10" s="24">
         <f>Invulformulier!F16</f>
         <v>0</v>
       </c>
-      <c r="G10" s="58"/>
-[...7 lines deleted...]
-      <c r="O10" s="57"/>
+      <c r="G10" s="25"/>
+      <c r="H10" s="25"/>
+      <c r="I10" s="71"/>
+      <c r="J10" s="70"/>
+      <c r="K10" s="70"/>
+      <c r="L10" s="70"/>
+      <c r="M10" s="70"/>
+      <c r="N10" s="70"/>
+      <c r="O10" s="24"/>
       <c r="Q10" s="4"/>
     </row>
-    <row r="11" spans="1:17" ht="45" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="11" spans="1:17" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="2"/>
-      <c r="C11" s="51" t="s">
-[...4 lines deleted...]
-      <c r="F11" s="57">
+      <c r="C11" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="D11" s="14"/>
+      <c r="E11" s="15"/>
+      <c r="F11" s="24">
         <f>Invulformulier!F17</f>
         <v>0</v>
       </c>
-      <c r="G11" s="58"/>
-[...7 lines deleted...]
-      <c r="O11" s="57"/>
+      <c r="G11" s="25"/>
+      <c r="H11" s="25"/>
+      <c r="I11" s="71"/>
+      <c r="J11" s="70"/>
+      <c r="K11" s="70"/>
+      <c r="L11" s="70"/>
+      <c r="M11" s="70"/>
+      <c r="N11" s="70"/>
+      <c r="O11" s="24"/>
       <c r="Q11" s="4"/>
     </row>
-    <row r="12" spans="1:17" ht="45" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="12" spans="1:17" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="2"/>
-      <c r="C12" s="51" t="s">
-[...4 lines deleted...]
-      <c r="F12" s="57">
+      <c r="C12" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D12" s="14"/>
+      <c r="E12" s="15"/>
+      <c r="F12" s="24">
         <f>Invulformulier!F18</f>
         <v>0</v>
       </c>
-      <c r="G12" s="58"/>
-[...7 lines deleted...]
-      <c r="O12" s="57"/>
+      <c r="G12" s="25"/>
+      <c r="H12" s="25"/>
+      <c r="I12" s="71"/>
+      <c r="J12" s="70"/>
+      <c r="K12" s="70"/>
+      <c r="L12" s="70"/>
+      <c r="M12" s="70"/>
+      <c r="N12" s="70"/>
+      <c r="O12" s="24"/>
       <c r="Q12" s="4"/>
     </row>
-    <row r="13" spans="1:17" ht="45" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="13" spans="1:17" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="2"/>
-      <c r="C13" s="51" t="s">
-[...4 lines deleted...]
-      <c r="F13" s="90">
+      <c r="C13" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="14"/>
+      <c r="E13" s="15"/>
+      <c r="F13" s="74">
         <f>Invulformulier!F19</f>
         <v>0</v>
       </c>
-      <c r="G13" s="91"/>
-[...7 lines deleted...]
-      <c r="O13" s="57"/>
+      <c r="G13" s="75"/>
+      <c r="H13" s="75"/>
+      <c r="I13" s="76"/>
+      <c r="J13" s="70"/>
+      <c r="K13" s="70"/>
+      <c r="L13" s="70"/>
+      <c r="M13" s="70"/>
+      <c r="N13" s="70"/>
+      <c r="O13" s="24"/>
       <c r="Q13" s="4"/>
     </row>
-    <row r="14" spans="1:17" ht="45" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="14" spans="1:17" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="2"/>
-      <c r="C14" s="51" t="s">
-[...4 lines deleted...]
-      <c r="F14" s="90">
+      <c r="C14" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="D14" s="14"/>
+      <c r="E14" s="15"/>
+      <c r="F14" s="74">
         <f>Invulformulier!F20</f>
         <v>0</v>
       </c>
-      <c r="G14" s="91"/>
-[...2 lines deleted...]
-      <c r="J14" s="88" t="str">
+      <c r="G14" s="75"/>
+      <c r="H14" s="75"/>
+      <c r="I14" s="76"/>
+      <c r="J14" s="72" t="str">
         <f ca="1">IF(MONTH(TODAY()-F14) &gt; 1, "Let op! De meetdatum is meer dan een maand oud.","")</f>
         <v>Let op! De meetdatum is meer dan een maand oud.</v>
       </c>
-      <c r="K14" s="88"/>
-[...3 lines deleted...]
-      <c r="O14" s="89"/>
+      <c r="K14" s="72"/>
+      <c r="L14" s="72"/>
+      <c r="M14" s="72"/>
+      <c r="N14" s="72"/>
+      <c r="O14" s="73"/>
       <c r="Q14" s="4"/>
     </row>
-    <row r="15" spans="1:17" ht="45" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="15" spans="1:17" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="2"/>
-      <c r="C15" s="51" t="s">
-[...4 lines deleted...]
-      <c r="F15" s="89">
+      <c r="C15" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="D15" s="14"/>
+      <c r="E15" s="15"/>
+      <c r="F15" s="73">
         <f>Invulformulier!F21</f>
         <v>0</v>
       </c>
-      <c r="G15" s="93"/>
-[...7 lines deleted...]
-      <c r="O15" s="57"/>
+      <c r="G15" s="77"/>
+      <c r="H15" s="77"/>
+      <c r="I15" s="78"/>
+      <c r="J15" s="70"/>
+      <c r="K15" s="70"/>
+      <c r="L15" s="70"/>
+      <c r="M15" s="70"/>
+      <c r="N15" s="70"/>
+      <c r="O15" s="24"/>
       <c r="Q15" s="4"/>
     </row>
-    <row r="16" spans="1:17" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="16" spans="1:17" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B16" s="2"/>
       <c r="C16" s="2"/>
       <c r="D16" s="2"/>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
       <c r="I16" s="2"/>
       <c r="J16" s="2"/>
       <c r="K16" s="2"/>
       <c r="L16" s="2"/>
       <c r="M16" s="2"/>
       <c r="N16" s="2"/>
       <c r="O16" s="2"/>
       <c r="P16" s="2"/>
     </row>
-    <row r="17" spans="1:17" hidden="1" x14ac:dyDescent="0.5">
-[...5 lines deleted...]
-      <c r="G17" s="80">
+    <row r="17" spans="1:17" hidden="1" x14ac:dyDescent="0.2">
+      <c r="D17" s="86" t="s">
+        <v>27</v>
+      </c>
+      <c r="E17" s="86"/>
+      <c r="F17" s="86"/>
+      <c r="G17" s="87">
         <f>(F14-F13)/365.25</f>
         <v>0</v>
       </c>
-      <c r="H17" s="80"/>
-[...9 lines deleted...]
-      <c r="P17" s="72"/>
+      <c r="H17" s="87"/>
+      <c r="I17" s="87"/>
+      <c r="J17" s="87"/>
+      <c r="K17" s="85" t="s">
+        <v>28</v>
+      </c>
+      <c r="L17" s="85"/>
+      <c r="M17" s="85"/>
+      <c r="N17" s="85"/>
+      <c r="O17" s="85"/>
+      <c r="P17" s="85"/>
     </row>
-    <row r="18" spans="1:17" ht="18.600000000000001" hidden="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
-[...5 lines deleted...]
-      <c r="G18" s="78">
+    <row r="18" spans="1:17" ht="17" hidden="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="D18" s="86" t="s">
+        <v>29</v>
+      </c>
+      <c r="E18" s="86"/>
+      <c r="F18" s="86"/>
+      <c r="G18" s="94">
         <f>(ABS(10-Uitkomst!G17)*82)/8</f>
         <v>102.5</v>
       </c>
-      <c r="H18" s="78"/>
-[...7 lines deleted...]
-      <c r="P18" s="72"/>
+      <c r="H18" s="94"/>
+      <c r="I18" s="94"/>
+      <c r="J18" s="94"/>
+      <c r="K18" s="85"/>
+      <c r="L18" s="85"/>
+      <c r="M18" s="85"/>
+      <c r="N18" s="85"/>
+      <c r="O18" s="85"/>
+      <c r="P18" s="85"/>
     </row>
-    <row r="19" spans="1:17" ht="34.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
-[...5 lines deleted...]
-      <c r="G19" s="77" t="e">
+    <row r="19" spans="1:17" ht="35" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="D19" s="92" t="s">
+        <v>30</v>
+      </c>
+      <c r="E19" s="92"/>
+      <c r="F19" s="92"/>
+      <c r="G19" s="93" t="e">
         <f ca="1">IF(G24&lt;=66.7,1,0)</f>
         <v>#N/A</v>
       </c>
-      <c r="H19" s="77"/>
-[...7 lines deleted...]
-      <c r="P19" s="71"/>
+      <c r="H19" s="93"/>
+      <c r="I19" s="93"/>
+      <c r="J19" s="93"/>
+      <c r="K19" s="84"/>
+      <c r="L19" s="83"/>
+      <c r="M19" s="83"/>
+      <c r="N19" s="83"/>
+      <c r="O19" s="83"/>
+      <c r="P19" s="83"/>
     </row>
-    <row r="20" spans="1:17" s="4" customFormat="1" ht="19.05" hidden="1" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="20" spans="1:17" s="4" customFormat="1" ht="19" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="3"/>
       <c r="B20" s="3"/>
       <c r="C20" s="3"/>
       <c r="D20" s="3"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8"/>
       <c r="P20" s="8"/>
       <c r="Q20" s="3"/>
     </row>
-    <row r="21" spans="1:17" ht="16.05" hidden="1" customHeight="1" x14ac:dyDescent="0.5">
-[...5 lines deleted...]
-      <c r="G21" s="73" t="e">
+    <row r="21" spans="1:17" ht="16" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D21" s="86" t="s">
+        <v>31</v>
+      </c>
+      <c r="E21" s="86"/>
+      <c r="F21" s="86"/>
+      <c r="G21" s="89" t="e">
         <f ca="1">_xlfn.FORECAST.LINEAR(Uitkomst!G17,INDIRECT(_xlfn.CONCAT("referenties_LMS!C",referenties_LMS!G4,":C",referenties_LMS!G5)),INDIRECT(_xlfn.CONCAT("referenties_LMS!A",referenties_LMS!G4,":A",referenties_LMS!G5)))</f>
         <v>#N/A</v>
       </c>
-      <c r="H21" s="74"/>
-[...7 lines deleted...]
-      <c r="P21" s="71"/>
+      <c r="H21" s="90"/>
+      <c r="I21" s="90"/>
+      <c r="J21" s="91"/>
+      <c r="K21" s="83"/>
+      <c r="L21" s="83"/>
+      <c r="M21" s="83"/>
+      <c r="N21" s="83"/>
+      <c r="O21" s="83"/>
+      <c r="P21" s="83"/>
     </row>
-    <row r="22" spans="1:17" ht="16.05" hidden="1" customHeight="1" x14ac:dyDescent="0.5">
-[...5 lines deleted...]
-      <c r="G22" s="73" t="e">
+    <row r="22" spans="1:17" ht="16" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D22" s="86" t="s">
+        <v>32</v>
+      </c>
+      <c r="E22" s="86"/>
+      <c r="F22" s="86"/>
+      <c r="G22" s="89" t="e">
         <f ca="1">_xlfn.FORECAST.LINEAR(Uitkomst!G17,INDIRECT(_xlfn.CONCAT("referenties_LMS!D",referenties_LMS!G4,":D",referenties_LMS!G5)),INDIRECT(_xlfn.CONCAT("referenties_LMS!A",referenties_LMS!G4,":A",referenties_LMS!G5)))</f>
         <v>#N/A</v>
       </c>
-      <c r="H22" s="74"/>
-[...7 lines deleted...]
-      <c r="P22" s="71"/>
+      <c r="H22" s="90"/>
+      <c r="I22" s="90"/>
+      <c r="J22" s="91"/>
+      <c r="K22" s="83"/>
+      <c r="L22" s="83"/>
+      <c r="M22" s="83"/>
+      <c r="N22" s="83"/>
+      <c r="O22" s="83"/>
+      <c r="P22" s="83"/>
     </row>
-    <row r="23" spans="1:17" ht="16.05" hidden="1" customHeight="1" x14ac:dyDescent="0.5">
-[...5 lines deleted...]
-      <c r="G23" s="73" t="e">
+    <row r="23" spans="1:17" ht="16" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D23" s="86" t="s">
+        <v>33</v>
+      </c>
+      <c r="E23" s="86"/>
+      <c r="F23" s="86"/>
+      <c r="G23" s="89" t="e">
         <f ca="1">(((F15 / G21)^1) - 1) / (1 * G22)</f>
         <v>#N/A</v>
       </c>
-      <c r="H23" s="74"/>
-[...7 lines deleted...]
-      <c r="P23" s="71"/>
+      <c r="H23" s="90"/>
+      <c r="I23" s="90"/>
+      <c r="J23" s="91"/>
+      <c r="K23" s="83"/>
+      <c r="L23" s="83"/>
+      <c r="M23" s="83"/>
+      <c r="N23" s="83"/>
+      <c r="O23" s="83"/>
+      <c r="P23" s="83"/>
     </row>
-    <row r="24" spans="1:17" ht="16.05" hidden="1" customHeight="1" x14ac:dyDescent="0.5">
-[...5 lines deleted...]
-      <c r="G24" s="73" t="e">
+    <row r="24" spans="1:17" ht="16" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D24" s="86" t="s">
+        <v>34</v>
+      </c>
+      <c r="E24" s="86"/>
+      <c r="F24" s="86"/>
+      <c r="G24" s="89" t="e">
         <f ca="1">(NORMDIST(G23, 0, 1,TRUE))*100</f>
         <v>#N/A</v>
       </c>
-      <c r="H24" s="74"/>
-[...7 lines deleted...]
-      <c r="P24" s="71"/>
+      <c r="H24" s="90"/>
+      <c r="I24" s="90"/>
+      <c r="J24" s="91"/>
+      <c r="K24" s="83"/>
+      <c r="L24" s="83"/>
+      <c r="M24" s="83"/>
+      <c r="N24" s="83"/>
+      <c r="O24" s="83"/>
+      <c r="P24" s="83"/>
     </row>
-    <row r="26" spans="1:17" x14ac:dyDescent="0.5"/>
-[...72 lines deleted...]
-    <row r="99" x14ac:dyDescent="0.5"/>
+    <row r="26" spans="1:17" x14ac:dyDescent="0.2"/>
+    <row r="27" spans="1:17" x14ac:dyDescent="0.2"/>
+    <row r="28" spans="1:17" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:17" x14ac:dyDescent="0.2"/>
+    <row r="30" spans="1:17" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:17" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:17" x14ac:dyDescent="0.2"/>
+    <row r="33" x14ac:dyDescent="0.2"/>
+    <row r="34" x14ac:dyDescent="0.2"/>
+    <row r="35" x14ac:dyDescent="0.2"/>
+    <row r="36" x14ac:dyDescent="0.2"/>
+    <row r="37" x14ac:dyDescent="0.2"/>
+    <row r="38" x14ac:dyDescent="0.2"/>
+    <row r="39" x14ac:dyDescent="0.2"/>
+    <row r="40" x14ac:dyDescent="0.2"/>
+    <row r="41" x14ac:dyDescent="0.2"/>
+    <row r="42" x14ac:dyDescent="0.2"/>
+    <row r="43" x14ac:dyDescent="0.2"/>
+    <row r="44" x14ac:dyDescent="0.2"/>
+    <row r="45" x14ac:dyDescent="0.2"/>
+    <row r="46" x14ac:dyDescent="0.2"/>
+    <row r="47" x14ac:dyDescent="0.2"/>
+    <row r="48" x14ac:dyDescent="0.2"/>
+    <row r="49" x14ac:dyDescent="0.2"/>
+    <row r="50" x14ac:dyDescent="0.2"/>
+    <row r="51" x14ac:dyDescent="0.2"/>
+    <row r="52" x14ac:dyDescent="0.2"/>
+    <row r="53" x14ac:dyDescent="0.2"/>
+    <row r="54" x14ac:dyDescent="0.2"/>
+    <row r="55" x14ac:dyDescent="0.2"/>
+    <row r="56" x14ac:dyDescent="0.2"/>
+    <row r="57" x14ac:dyDescent="0.2"/>
+    <row r="58" x14ac:dyDescent="0.2"/>
+    <row r="59" x14ac:dyDescent="0.2"/>
+    <row r="60" x14ac:dyDescent="0.2"/>
+    <row r="61" x14ac:dyDescent="0.2"/>
+    <row r="62" x14ac:dyDescent="0.2"/>
+    <row r="63" x14ac:dyDescent="0.2"/>
+    <row r="64" x14ac:dyDescent="0.2"/>
+    <row r="65" x14ac:dyDescent="0.2"/>
+    <row r="66" x14ac:dyDescent="0.2"/>
+    <row r="67" x14ac:dyDescent="0.2"/>
+    <row r="68" x14ac:dyDescent="0.2"/>
+    <row r="69" x14ac:dyDescent="0.2"/>
+    <row r="70" x14ac:dyDescent="0.2"/>
+    <row r="71" x14ac:dyDescent="0.2"/>
+    <row r="72" x14ac:dyDescent="0.2"/>
+    <row r="73" x14ac:dyDescent="0.2"/>
+    <row r="74" x14ac:dyDescent="0.2"/>
+    <row r="75" x14ac:dyDescent="0.2"/>
+    <row r="76" x14ac:dyDescent="0.2"/>
+    <row r="77" x14ac:dyDescent="0.2"/>
+    <row r="78" x14ac:dyDescent="0.2"/>
+    <row r="79" x14ac:dyDescent="0.2"/>
+    <row r="80" x14ac:dyDescent="0.2"/>
+    <row r="81" x14ac:dyDescent="0.2"/>
+    <row r="82" x14ac:dyDescent="0.2"/>
+    <row r="83" x14ac:dyDescent="0.2"/>
+    <row r="84" x14ac:dyDescent="0.2"/>
+    <row r="85" x14ac:dyDescent="0.2"/>
+    <row r="86" x14ac:dyDescent="0.2"/>
+    <row r="87" x14ac:dyDescent="0.2"/>
+    <row r="88" x14ac:dyDescent="0.2"/>
+    <row r="89" x14ac:dyDescent="0.2"/>
+    <row r="90" x14ac:dyDescent="0.2"/>
+    <row r="91" x14ac:dyDescent="0.2"/>
+    <row r="92" x14ac:dyDescent="0.2"/>
+    <row r="93" x14ac:dyDescent="0.2"/>
+    <row r="94" x14ac:dyDescent="0.2"/>
+    <row r="95" x14ac:dyDescent="0.2"/>
+    <row r="96" x14ac:dyDescent="0.2"/>
+    <row r="97" x14ac:dyDescent="0.2"/>
+    <row r="98" x14ac:dyDescent="0.2"/>
+    <row r="99" x14ac:dyDescent="0.2"/>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="u1Y5KXpiD8zJid/znLED9nrdRxUC1oqH/776HLRfh4G07VGLMQgFez8W2InT2GJKj1lQQsDDw8IE4AuHwG2JGA==" saltValue="drhIs3oTc8G6FD4tPEutJQ==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="50">
-    <mergeCell ref="C11:E11"/>
-[...16 lines deleted...]
-    <mergeCell ref="F10:I10"/>
+    <mergeCell ref="D24:F24"/>
+    <mergeCell ref="K23:P23"/>
+    <mergeCell ref="K18:P18"/>
+    <mergeCell ref="G24:J24"/>
+    <mergeCell ref="D22:F22"/>
+    <mergeCell ref="G22:J22"/>
+    <mergeCell ref="K22:P22"/>
+    <mergeCell ref="K21:P21"/>
+    <mergeCell ref="D19:F19"/>
+    <mergeCell ref="G19:J19"/>
+    <mergeCell ref="D18:F18"/>
+    <mergeCell ref="G18:J18"/>
+    <mergeCell ref="D23:F23"/>
+    <mergeCell ref="G23:J23"/>
+    <mergeCell ref="D21:F21"/>
+    <mergeCell ref="G21:J21"/>
     <mergeCell ref="K24:P24"/>
     <mergeCell ref="K19:P19"/>
     <mergeCell ref="B2:P4"/>
     <mergeCell ref="K17:P17"/>
     <mergeCell ref="D17:F17"/>
     <mergeCell ref="G17:J17"/>
     <mergeCell ref="B5:P5"/>
     <mergeCell ref="J12:O12"/>
     <mergeCell ref="C13:E13"/>
     <mergeCell ref="C7:E7"/>
     <mergeCell ref="F7:I7"/>
     <mergeCell ref="J7:O7"/>
     <mergeCell ref="C8:E8"/>
     <mergeCell ref="J8:O8"/>
     <mergeCell ref="C9:E9"/>
     <mergeCell ref="J9:O9"/>
-    <mergeCell ref="D24:F24"/>
-[...14 lines deleted...]
-    <mergeCell ref="G21:J21"/>
+    <mergeCell ref="C10:E10"/>
+    <mergeCell ref="J10:O10"/>
+    <mergeCell ref="F8:I8"/>
+    <mergeCell ref="F9:I9"/>
+    <mergeCell ref="F10:I10"/>
+    <mergeCell ref="C11:E11"/>
+    <mergeCell ref="J11:O11"/>
+    <mergeCell ref="F11:I11"/>
+    <mergeCell ref="C12:E12"/>
+    <mergeCell ref="C15:E15"/>
+    <mergeCell ref="J15:O15"/>
+    <mergeCell ref="J13:O13"/>
+    <mergeCell ref="C14:E14"/>
+    <mergeCell ref="J14:O14"/>
+    <mergeCell ref="F12:I12"/>
+    <mergeCell ref="F13:I13"/>
+    <mergeCell ref="F14:I14"/>
+    <mergeCell ref="F15:I15"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="iconSet" priority="12" id="{00000000-000E-0000-0200-000005000000}">
             <x14:iconSet iconSet="3Symbols2" showValue="0" custom="1">
               <x14:cfvo type="percent">
                 <xm:f>0</xm:f>
               </x14:cfvo>
               <x14:cfvo type="num">
                 <xm:f>0</xm:f>
               </x14:cfvo>
               <x14:cfvo type="num">
                 <xm:f>1</xm:f>
               </x14:cfvo>
               <x14:cfIcon iconSet="3Symbols2" iconId="0"/>
               <x14:cfIcon iconSet="3Symbols2" iconId="0"/>
               <x14:cfIcon iconSet="3Symbols2" iconId="2"/>
             </x14:iconSet>
           </x14:cfRule>
           <xm:sqref>G19:J19</xm:sqref>
         </x14:conditionalFormatting>
@@ -24800,85 +24798,85 @@
               <x14:cfvo type="num">
                 <xm:f>1</xm:f>
               </x14:cfvo>
               <x14:cfIcon iconSet="3Symbols2" iconId="0"/>
               <x14:cfIcon iconSet="3Symbols2" iconId="1"/>
               <x14:cfIcon iconSet="3Symbols2" iconId="2"/>
             </x14:iconSet>
           </x14:cfRule>
           <xm:sqref>G20:J20</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{54F2D4D2-1540-EA43-A536-3B52FA643B6F}">
   <sheetPr codeName="Blad3"/>
   <dimension ref="A1:R86"/>
   <sheetViews>
     <sheetView zoomScaleNormal="294" workbookViewId="0">
       <selection activeCell="J18" sqref="J18:O18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
   <sheetData>
-    <row r="1" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="J1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="P1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="R1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
-    <row r="2" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A2">
         <v>10</v>
       </c>
       <c r="B2">
         <v>131.358</v>
       </c>
       <c r="C2">
         <f>D2-B2</f>
         <v>1.5490000000000066</v>
       </c>
       <c r="D2">
         <v>132.90700000000001</v>
       </c>
       <c r="E2">
         <f>F2-D2</f>
         <v>2.3859999999999957</v>
       </c>
       <c r="F2">
         <v>135.29300000000001</v>
       </c>
       <c r="G2">
         <f>H2-F2</f>
         <v>3.9869999999999948</v>
       </c>
       <c r="H2">
@@ -24898,51 +24896,51 @@
       <c r="L2">
         <v>148.13999999999999</v>
       </c>
       <c r="M2">
         <f>N2-L2</f>
         <v>3.9870000000000232</v>
       </c>
       <c r="N2">
         <v>152.12700000000001</v>
       </c>
       <c r="O2">
         <f>P2-N2</f>
         <v>2.3859999999999957</v>
       </c>
       <c r="P2">
         <v>154.51300000000001</v>
       </c>
       <c r="Q2">
         <f>R2-P2</f>
         <v>1.5490000000000066</v>
       </c>
       <c r="R2">
         <v>156.06200000000001</v>
       </c>
     </row>
-    <row r="3" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A3">
         <v>10.1</v>
       </c>
       <c r="B3">
         <v>131.78</v>
       </c>
       <c r="C3">
         <f t="shared" ref="C3:C66" si="0">D3-B3</f>
         <v>1.5589999999999975</v>
       </c>
       <c r="D3">
         <v>133.339</v>
       </c>
       <c r="E3">
         <f t="shared" ref="E3:E66" si="1">F3-D3</f>
         <v>2.4010000000000105</v>
       </c>
       <c r="F3">
         <v>135.74</v>
       </c>
       <c r="G3">
         <f t="shared" ref="G3:G66" si="2">H3-F3</f>
         <v>4.0109999999999957</v>
       </c>
       <c r="H3">
@@ -24962,51 +24960,51 @@
       <c r="L3">
         <v>148.66499999999999</v>
       </c>
       <c r="M3">
         <f t="shared" ref="M3:M66" si="5">N3-L3</f>
         <v>4.0109999999999957</v>
       </c>
       <c r="N3">
         <v>152.67599999999999</v>
       </c>
       <c r="O3">
         <f t="shared" ref="O3:O66" si="6">P3-N3</f>
         <v>2.4010000000000105</v>
       </c>
       <c r="P3">
         <v>155.077</v>
       </c>
       <c r="Q3">
         <f t="shared" ref="Q3:Q66" si="7">R3-P3</f>
         <v>1.5589999999999975</v>
       </c>
       <c r="R3">
         <v>156.636</v>
       </c>
     </row>
-    <row r="4" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A4">
         <v>10.199999999999999</v>
       </c>
       <c r="B4">
         <v>132.203</v>
       </c>
       <c r="C4">
         <f t="shared" si="0"/>
         <v>1.5679999999999836</v>
       </c>
       <c r="D4">
         <v>133.77099999999999</v>
       </c>
       <c r="E4">
         <f t="shared" si="1"/>
         <v>2.4160000000000252</v>
       </c>
       <c r="F4">
         <v>136.18700000000001</v>
       </c>
       <c r="G4">
         <f t="shared" si="2"/>
         <v>4.0349999999999966</v>
       </c>
       <c r="H4">
@@ -25026,51 +25024,51 @@
       <c r="L4">
         <v>149.19</v>
       </c>
       <c r="M4">
         <f t="shared" si="5"/>
         <v>4.0349999999999966</v>
       </c>
       <c r="N4">
         <v>153.22499999999999</v>
       </c>
       <c r="O4">
         <f t="shared" si="6"/>
         <v>2.4159999999999968</v>
       </c>
       <c r="P4">
         <v>155.64099999999999</v>
       </c>
       <c r="Q4">
         <f t="shared" si="7"/>
         <v>1.5680000000000121</v>
       </c>
       <c r="R4">
         <v>157.209</v>
       </c>
     </row>
-    <row r="5" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A5">
         <v>10.3</v>
       </c>
       <c r="B5">
         <v>132.625</v>
       </c>
       <c r="C5">
         <f t="shared" si="0"/>
         <v>1.578000000000003</v>
       </c>
       <c r="D5">
         <v>134.203</v>
       </c>
       <c r="E5">
         <f t="shared" si="1"/>
         <v>2.4300000000000068</v>
       </c>
       <c r="F5">
         <v>136.63300000000001</v>
       </c>
       <c r="G5">
         <f t="shared" si="2"/>
         <v>4.0600000000000023</v>
       </c>
       <c r="H5">
@@ -25090,51 +25088,51 @@
       <c r="L5">
         <v>149.715</v>
       </c>
       <c r="M5">
         <f t="shared" si="5"/>
         <v>4.0600000000000023</v>
       </c>
       <c r="N5">
         <v>153.77500000000001</v>
       </c>
       <c r="O5">
         <f t="shared" si="6"/>
         <v>2.4300000000000068</v>
       </c>
       <c r="P5">
         <v>156.20500000000001</v>
       </c>
       <c r="Q5">
         <f t="shared" si="7"/>
         <v>1.5779999999999745</v>
       </c>
       <c r="R5">
         <v>157.78299999999999</v>
       </c>
     </row>
-    <row r="6" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A6">
         <v>10.4</v>
       </c>
       <c r="B6">
         <v>133.047</v>
       </c>
       <c r="C6">
         <f t="shared" si="0"/>
         <v>1.5879999999999939</v>
       </c>
       <c r="D6">
         <v>134.63499999999999</v>
       </c>
       <c r="E6">
         <f t="shared" si="1"/>
         <v>2.4440000000000168</v>
       </c>
       <c r="F6">
         <v>137.07900000000001</v>
       </c>
       <c r="G6">
         <f t="shared" si="2"/>
         <v>4.0849999999999795</v>
       </c>
       <c r="H6">
@@ -25154,51 +25152,51 @@
       <c r="L6">
         <v>150.24</v>
       </c>
       <c r="M6">
         <f t="shared" si="5"/>
         <v>4.0849999999999795</v>
       </c>
       <c r="N6">
         <v>154.32499999999999</v>
       </c>
       <c r="O6">
         <f t="shared" si="6"/>
         <v>2.4440000000000168</v>
       </c>
       <c r="P6">
         <v>156.76900000000001</v>
       </c>
       <c r="Q6">
         <f t="shared" si="7"/>
         <v>1.5879999999999939</v>
       </c>
       <c r="R6">
         <v>158.357</v>
       </c>
     </row>
-    <row r="7" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A7">
         <v>10.5</v>
       </c>
       <c r="B7">
         <v>133.46899999999999</v>
       </c>
       <c r="C7">
         <f t="shared" si="0"/>
         <v>1.5970000000000084</v>
       </c>
       <c r="D7">
         <v>135.066</v>
       </c>
       <c r="E7">
         <f t="shared" si="1"/>
         <v>2.4590000000000032</v>
       </c>
       <c r="F7">
         <v>137.52500000000001</v>
       </c>
       <c r="G7">
         <f t="shared" si="2"/>
         <v>4.1089999999999804</v>
       </c>
       <c r="H7">
@@ -25218,51 +25216,51 @@
       <c r="L7">
         <v>150.76599999999999</v>
       </c>
       <c r="M7">
         <f t="shared" si="5"/>
         <v>4.1090000000000089</v>
       </c>
       <c r="N7">
         <v>154.875</v>
       </c>
       <c r="O7">
         <f t="shared" si="6"/>
         <v>2.4590000000000032</v>
       </c>
       <c r="P7">
         <v>157.334</v>
       </c>
       <c r="Q7">
         <f t="shared" si="7"/>
         <v>1.5970000000000084</v>
       </c>
       <c r="R7">
         <v>158.93100000000001</v>
       </c>
     </row>
-    <row r="8" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A8">
         <v>10.6</v>
       </c>
       <c r="B8">
         <v>133.92099999999999</v>
       </c>
       <c r="C8">
         <f t="shared" si="0"/>
         <v>1.6100000000000136</v>
       </c>
       <c r="D8">
         <v>135.53100000000001</v>
       </c>
       <c r="E8">
         <f t="shared" si="1"/>
         <v>2.4779999999999802</v>
       </c>
       <c r="F8">
         <v>138.00899999999999</v>
       </c>
       <c r="G8">
         <f t="shared" si="2"/>
         <v>4.1400000000000148</v>
       </c>
       <c r="H8">
@@ -25282,51 +25280,51 @@
       <c r="L8">
         <v>151.351</v>
       </c>
       <c r="M8">
         <f t="shared" si="5"/>
         <v>4.1400000000000148</v>
       </c>
       <c r="N8">
         <v>155.49100000000001</v>
       </c>
       <c r="O8">
         <f t="shared" si="6"/>
         <v>2.4779999999999802</v>
       </c>
       <c r="P8">
         <v>157.96899999999999</v>
       </c>
       <c r="Q8">
         <f t="shared" si="7"/>
         <v>1.6100000000000136</v>
       </c>
       <c r="R8">
         <v>159.57900000000001</v>
       </c>
     </row>
-    <row r="9" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A9">
         <v>10.7</v>
       </c>
       <c r="B9">
         <v>134.37299999999999</v>
       </c>
       <c r="C9">
         <f t="shared" si="0"/>
         <v>1.6220000000000141</v>
       </c>
       <c r="D9">
         <v>135.995</v>
       </c>
       <c r="E9">
         <f t="shared" si="1"/>
         <v>2.4969999999999857</v>
       </c>
       <c r="F9">
         <v>138.49199999999999</v>
       </c>
       <c r="G9">
         <f t="shared" si="2"/>
         <v>4.171999999999997</v>
       </c>
       <c r="H9">
@@ -25346,51 +25344,51 @@
       <c r="L9">
         <v>151.93600000000001</v>
       </c>
       <c r="M9">
         <f t="shared" si="5"/>
         <v>4.171999999999997</v>
       </c>
       <c r="N9">
         <v>156.108</v>
       </c>
       <c r="O9">
         <f t="shared" si="6"/>
         <v>2.4969999999999857</v>
       </c>
       <c r="P9">
         <v>158.60499999999999</v>
       </c>
       <c r="Q9">
         <f t="shared" si="7"/>
         <v>1.6220000000000141</v>
       </c>
       <c r="R9">
         <v>160.227</v>
       </c>
     </row>
-    <row r="10" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A10">
         <v>10.8</v>
       </c>
       <c r="B10">
         <v>134.82499999999999</v>
       </c>
       <c r="C10">
         <f t="shared" si="0"/>
         <v>1.6340000000000146</v>
       </c>
       <c r="D10">
         <v>136.459</v>
       </c>
       <c r="E10">
         <f t="shared" si="1"/>
         <v>2.5159999999999911</v>
       </c>
       <c r="F10">
         <v>138.97499999999999</v>
       </c>
       <c r="G10">
         <f t="shared" si="2"/>
         <v>4.2040000000000077</v>
       </c>
       <c r="H10">
@@ -25410,51 +25408,51 @@
       <c r="L10">
         <v>152.52099999999999</v>
       </c>
       <c r="M10">
         <f t="shared" si="5"/>
         <v>4.2040000000000077</v>
       </c>
       <c r="N10">
         <v>156.72499999999999</v>
       </c>
       <c r="O10">
         <f t="shared" si="6"/>
         <v>2.5160000000000196</v>
       </c>
       <c r="P10">
         <v>159.24100000000001</v>
       </c>
       <c r="Q10">
         <f t="shared" si="7"/>
         <v>1.6339999999999861</v>
       </c>
       <c r="R10">
         <v>160.875</v>
       </c>
     </row>
-    <row r="11" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A11">
         <v>10.9</v>
       </c>
       <c r="B11">
         <v>135.27600000000001</v>
       </c>
       <c r="C11">
         <f t="shared" si="0"/>
         <v>1.6469999999999914</v>
       </c>
       <c r="D11">
         <v>136.923</v>
       </c>
       <c r="E11">
         <f t="shared" si="1"/>
         <v>2.5349999999999966</v>
       </c>
       <c r="F11">
         <v>139.458</v>
       </c>
       <c r="G11">
         <f t="shared" si="2"/>
         <v>4.23599999999999</v>
       </c>
       <c r="H11">
@@ -25474,51 +25472,51 @@
       <c r="L11">
         <v>153.10599999999999</v>
       </c>
       <c r="M11">
         <f t="shared" si="5"/>
         <v>4.2360000000000184</v>
       </c>
       <c r="N11">
         <v>157.34200000000001</v>
       </c>
       <c r="O11">
         <f t="shared" si="6"/>
         <v>2.5349999999999966</v>
       </c>
       <c r="P11">
         <v>159.87700000000001</v>
       </c>
       <c r="Q11">
         <f t="shared" si="7"/>
         <v>1.6469999999999914</v>
       </c>
       <c r="R11">
         <v>161.524</v>
       </c>
     </row>
-    <row r="12" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>135.727</v>
       </c>
       <c r="C12">
         <f t="shared" si="0"/>
         <v>1.6589999999999918</v>
       </c>
       <c r="D12">
         <v>137.386</v>
       </c>
       <c r="E12">
         <f t="shared" si="1"/>
         <v>2.554000000000002</v>
       </c>
       <c r="F12">
         <v>139.94</v>
       </c>
       <c r="G12">
         <f t="shared" si="2"/>
         <v>4.2680000000000007</v>
       </c>
       <c r="H12">
@@ -25538,51 +25536,51 @@
       <c r="L12">
         <v>153.69200000000001</v>
       </c>
       <c r="M12">
         <f t="shared" si="5"/>
         <v>4.2680000000000007</v>
       </c>
       <c r="N12">
         <v>157.96</v>
       </c>
       <c r="O12">
         <f t="shared" si="6"/>
         <v>2.554000000000002</v>
       </c>
       <c r="P12">
         <v>160.51400000000001</v>
       </c>
       <c r="Q12">
         <f t="shared" si="7"/>
         <v>1.6589999999999918</v>
       </c>
       <c r="R12">
         <v>162.173</v>
       </c>
     </row>
-    <row r="13" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A13">
         <v>11.1</v>
       </c>
       <c r="B13">
         <v>136.22900000000001</v>
       </c>
       <c r="C13">
         <f t="shared" si="0"/>
         <v>1.671999999999997</v>
       </c>
       <c r="D13">
         <v>137.90100000000001</v>
       </c>
       <c r="E13">
         <f t="shared" si="1"/>
         <v>2.5739999999999839</v>
       </c>
       <c r="F13">
         <v>140.47499999999999</v>
       </c>
       <c r="G13">
         <f t="shared" si="2"/>
         <v>4.3019999999999925</v>
       </c>
       <c r="H13">
@@ -25602,51 +25600,51 @@
       <c r="L13">
         <v>154.33500000000001</v>
       </c>
       <c r="M13">
         <f t="shared" si="5"/>
         <v>4.3019999999999925</v>
       </c>
       <c r="N13">
         <v>158.637</v>
       </c>
       <c r="O13">
         <f t="shared" si="6"/>
         <v>2.5740000000000123</v>
       </c>
       <c r="P13">
         <v>161.21100000000001</v>
       </c>
       <c r="Q13">
         <f t="shared" si="7"/>
         <v>1.671999999999997</v>
       </c>
       <c r="R13">
         <v>162.88300000000001</v>
       </c>
     </row>
-    <row r="14" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A14">
         <v>11.2</v>
       </c>
       <c r="B14">
         <v>136.72999999999999</v>
       </c>
       <c r="C14">
         <f t="shared" si="0"/>
         <v>1.6850000000000023</v>
       </c>
       <c r="D14">
         <v>138.41499999999999</v>
       </c>
       <c r="E14">
         <f t="shared" si="1"/>
         <v>2.5949999999999989</v>
       </c>
       <c r="F14">
         <v>141.01</v>
       </c>
       <c r="G14">
         <f t="shared" si="2"/>
         <v>4.335000000000008</v>
       </c>
       <c r="H14">
@@ -25666,51 +25664,51 @@
       <c r="L14">
         <v>154.97900000000001</v>
       </c>
       <c r="M14">
         <f t="shared" si="5"/>
         <v>4.3349999999999795</v>
       </c>
       <c r="N14">
         <v>159.31399999999999</v>
       </c>
       <c r="O14">
         <f t="shared" si="6"/>
         <v>2.5949999999999989</v>
       </c>
       <c r="P14">
         <v>161.90899999999999</v>
       </c>
       <c r="Q14">
         <f t="shared" si="7"/>
         <v>1.6850000000000023</v>
       </c>
       <c r="R14">
         <v>163.59399999999999</v>
       </c>
     </row>
-    <row r="15" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A15">
         <v>11.3</v>
       </c>
       <c r="B15">
         <v>137.23099999999999</v>
       </c>
       <c r="C15">
         <f t="shared" si="0"/>
         <v>1.6980000000000075</v>
       </c>
       <c r="D15">
         <v>138.929</v>
       </c>
       <c r="E15">
         <f t="shared" si="1"/>
         <v>2.6150000000000091</v>
       </c>
       <c r="F15">
         <v>141.54400000000001</v>
       </c>
       <c r="G15">
         <f t="shared" si="2"/>
         <v>4.3689999999999998</v>
       </c>
       <c r="H15">
@@ -25730,51 +25728,51 @@
       <c r="L15">
         <v>155.62299999999999</v>
       </c>
       <c r="M15">
         <f t="shared" si="5"/>
         <v>4.3689999999999998</v>
       </c>
       <c r="N15">
         <v>159.99199999999999</v>
       </c>
       <c r="O15">
         <f t="shared" si="6"/>
         <v>2.6150000000000091</v>
       </c>
       <c r="P15">
         <v>162.607</v>
       </c>
       <c r="Q15">
         <f t="shared" si="7"/>
         <v>1.6980000000000075</v>
       </c>
       <c r="R15">
         <v>164.30500000000001</v>
       </c>
     </row>
-    <row r="16" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A16">
         <v>11.4</v>
       </c>
       <c r="B16">
         <v>137.73099999999999</v>
       </c>
       <c r="C16">
         <f t="shared" si="0"/>
         <v>1.7110000000000127</v>
       </c>
       <c r="D16">
         <v>139.44200000000001</v>
       </c>
       <c r="E16">
         <f t="shared" si="1"/>
         <v>2.6359999999999957</v>
       </c>
       <c r="F16">
         <v>142.078</v>
       </c>
       <c r="G16">
         <f t="shared" si="2"/>
         <v>4.4029999999999916</v>
       </c>
       <c r="H16">
@@ -25794,51 +25792,51 @@
       <c r="L16">
         <v>156.267</v>
       </c>
       <c r="M16">
         <f t="shared" si="5"/>
         <v>4.4029999999999916</v>
       </c>
       <c r="N16">
         <v>160.66999999999999</v>
       </c>
       <c r="O16">
         <f t="shared" si="6"/>
         <v>2.6360000000000241</v>
       </c>
       <c r="P16">
         <v>163.30600000000001</v>
       </c>
       <c r="Q16">
         <f t="shared" si="7"/>
         <v>1.7109999999999843</v>
       </c>
       <c r="R16">
         <v>165.017</v>
       </c>
     </row>
-    <row r="17" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A17">
         <v>11.5</v>
       </c>
       <c r="B17">
         <v>138.23099999999999</v>
       </c>
       <c r="C17">
         <f t="shared" si="0"/>
         <v>1.7249999999999943</v>
       </c>
       <c r="D17">
         <v>139.95599999999999</v>
       </c>
       <c r="E17">
         <f t="shared" si="1"/>
         <v>2.6560000000000059</v>
       </c>
       <c r="F17">
         <v>142.61199999999999</v>
       </c>
       <c r="G17">
         <f t="shared" si="2"/>
         <v>4.4370000000000118</v>
       </c>
       <c r="H17">
@@ -25858,51 +25856,51 @@
       <c r="L17">
         <v>156.911</v>
       </c>
       <c r="M17">
         <f t="shared" si="5"/>
         <v>4.4370000000000118</v>
       </c>
       <c r="N17">
         <v>161.34800000000001</v>
       </c>
       <c r="O17">
         <f t="shared" si="6"/>
         <v>2.6559999999999775</v>
       </c>
       <c r="P17">
         <v>164.00399999999999</v>
       </c>
       <c r="Q17">
         <f t="shared" si="7"/>
         <v>1.7250000000000227</v>
       </c>
       <c r="R17">
         <v>165.72900000000001</v>
       </c>
     </row>
-    <row r="18" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A18">
         <v>11.6</v>
       </c>
       <c r="B18">
         <v>138.761</v>
       </c>
       <c r="C18">
         <f t="shared" si="0"/>
         <v>1.7400000000000091</v>
       </c>
       <c r="D18">
         <v>140.501</v>
       </c>
       <c r="E18">
         <f t="shared" si="1"/>
         <v>2.679000000000002</v>
       </c>
       <c r="F18">
         <v>143.18</v>
       </c>
       <c r="G18">
         <f t="shared" si="2"/>
         <v>4.4779999999999802</v>
       </c>
       <c r="H18">
@@ -25922,51 +25920,51 @@
       <c r="L18">
         <v>157.60599999999999</v>
       </c>
       <c r="M18">
         <f t="shared" si="5"/>
         <v>4.4780000000000086</v>
       </c>
       <c r="N18">
         <v>162.084</v>
       </c>
       <c r="O18">
         <f t="shared" si="6"/>
         <v>2.679000000000002</v>
       </c>
       <c r="P18">
         <v>164.76300000000001</v>
       </c>
       <c r="Q18">
         <f t="shared" si="7"/>
         <v>1.7399999999999807</v>
       </c>
       <c r="R18">
         <v>166.50299999999999</v>
       </c>
     </row>
-    <row r="19" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A19">
         <v>11.7</v>
       </c>
       <c r="B19">
         <v>139.29</v>
       </c>
       <c r="C19">
         <f t="shared" si="0"/>
         <v>1.7560000000000002</v>
       </c>
       <c r="D19">
         <v>141.04599999999999</v>
       </c>
       <c r="E19">
         <f t="shared" si="1"/>
         <v>2.703000000000003</v>
       </c>
       <c r="F19">
         <v>143.749</v>
       </c>
       <c r="G19">
         <f t="shared" si="2"/>
         <v>4.5169999999999959</v>
       </c>
       <c r="H19">
@@ -25986,51 +25984,51 @@
       <c r="L19">
         <v>158.30199999999999</v>
       </c>
       <c r="M19">
         <f t="shared" si="5"/>
         <v>4.5169999999999959</v>
       </c>
       <c r="N19">
         <v>162.81899999999999</v>
       </c>
       <c r="O19">
         <f t="shared" si="6"/>
         <v>2.703000000000003</v>
       </c>
       <c r="P19">
         <v>165.52199999999999</v>
       </c>
       <c r="Q19">
         <f t="shared" si="7"/>
         <v>1.7560000000000002</v>
       </c>
       <c r="R19">
         <v>167.27799999999999</v>
       </c>
     </row>
-    <row r="20" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A20">
         <v>11.8</v>
       </c>
       <c r="B20">
         <v>139.81899999999999</v>
       </c>
       <c r="C20">
         <f t="shared" si="0"/>
         <v>1.771000000000015</v>
       </c>
       <c r="D20">
         <v>141.59</v>
       </c>
       <c r="E20">
         <f t="shared" si="1"/>
         <v>2.7270000000000039</v>
       </c>
       <c r="F20">
         <v>144.31700000000001</v>
       </c>
       <c r="G20">
         <f t="shared" si="2"/>
         <v>4.5559999999999832</v>
       </c>
       <c r="H20">
@@ -26050,51 +26048,51 @@
       <c r="L20">
         <v>158.999</v>
       </c>
       <c r="M20">
         <f t="shared" si="5"/>
         <v>4.5560000000000116</v>
       </c>
       <c r="N20">
         <v>163.55500000000001</v>
       </c>
       <c r="O20">
         <f t="shared" si="6"/>
         <v>2.7270000000000039</v>
       </c>
       <c r="P20">
         <v>166.28200000000001</v>
       </c>
       <c r="Q20">
         <f t="shared" si="7"/>
         <v>1.7709999999999866</v>
       </c>
       <c r="R20">
         <v>168.053</v>
       </c>
     </row>
-    <row r="21" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A21">
         <v>11.9</v>
       </c>
       <c r="B21">
         <v>140.34700000000001</v>
       </c>
       <c r="C21">
         <f t="shared" si="0"/>
         <v>1.7869999999999777</v>
       </c>
       <c r="D21">
         <v>142.13399999999999</v>
       </c>
       <c r="E21">
         <f t="shared" si="1"/>
         <v>2.75</v>
       </c>
       <c r="F21">
         <v>144.88399999999999</v>
       </c>
       <c r="G21">
         <f t="shared" si="2"/>
         <v>4.5970000000000084</v>
       </c>
       <c r="H21">
@@ -26114,51 +26112,51 @@
       <c r="L21">
         <v>159.69499999999999</v>
       </c>
       <c r="M21">
         <f t="shared" si="5"/>
         <v>4.5970000000000084</v>
       </c>
       <c r="N21">
         <v>164.292</v>
       </c>
       <c r="O21">
         <f t="shared" si="6"/>
         <v>2.75</v>
       </c>
       <c r="P21">
         <v>167.042</v>
       </c>
       <c r="Q21">
         <f t="shared" si="7"/>
         <v>1.7870000000000061</v>
       </c>
       <c r="R21">
         <v>168.82900000000001</v>
       </c>
     </row>
-    <row r="22" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A22">
         <v>12</v>
       </c>
       <c r="B22">
         <v>140.875</v>
       </c>
       <c r="C22">
         <f t="shared" si="0"/>
         <v>1.8019999999999925</v>
       </c>
       <c r="D22">
         <v>142.67699999999999</v>
       </c>
       <c r="E22">
         <f t="shared" si="1"/>
         <v>2.7750000000000057</v>
       </c>
       <c r="F22">
         <v>145.452</v>
       </c>
       <c r="G22">
         <f t="shared" si="2"/>
         <v>4.6359999999999957</v>
       </c>
       <c r="H22">
@@ -26178,51 +26176,51 @@
       <c r="L22">
         <v>160.392</v>
       </c>
       <c r="M22">
         <f t="shared" si="5"/>
         <v>4.6359999999999957</v>
       </c>
       <c r="N22">
         <v>165.02799999999999</v>
       </c>
       <c r="O22">
         <f t="shared" si="6"/>
         <v>2.7750000000000057</v>
       </c>
       <c r="P22">
         <v>167.803</v>
       </c>
       <c r="Q22">
         <f t="shared" si="7"/>
         <v>1.8019999999999925</v>
       </c>
       <c r="R22">
         <v>169.60499999999999</v>
       </c>
     </row>
-    <row r="23" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A23">
         <v>12.1</v>
       </c>
       <c r="B23">
         <v>141.42099999999999</v>
       </c>
       <c r="C23">
         <f t="shared" si="0"/>
         <v>1.8160000000000025</v>
       </c>
       <c r="D23">
         <v>143.23699999999999</v>
       </c>
       <c r="E23">
         <f t="shared" si="1"/>
         <v>2.796999999999997</v>
       </c>
       <c r="F23">
         <v>146.03399999999999</v>
       </c>
       <c r="G23">
         <f t="shared" si="2"/>
         <v>4.6740000000000066</v>
       </c>
       <c r="H23">
@@ -26242,51 +26240,51 @@
       <c r="L23">
         <v>161.09200000000001</v>
       </c>
       <c r="M23">
         <f t="shared" si="5"/>
         <v>4.6739999999999782</v>
       </c>
       <c r="N23">
         <v>165.76599999999999</v>
       </c>
       <c r="O23">
         <f t="shared" si="6"/>
         <v>2.796999999999997</v>
       </c>
       <c r="P23">
         <v>168.56299999999999</v>
       </c>
       <c r="Q23">
         <f t="shared" si="7"/>
         <v>1.8160000000000025</v>
       </c>
       <c r="R23">
         <v>170.37899999999999</v>
       </c>
     </row>
-    <row r="24" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A24">
         <v>12.2</v>
       </c>
       <c r="B24">
         <v>141.96700000000001</v>
       </c>
       <c r="C24">
         <f t="shared" si="0"/>
         <v>1.8299999999999841</v>
       </c>
       <c r="D24">
         <v>143.797</v>
       </c>
       <c r="E24">
         <f t="shared" si="1"/>
         <v>2.8190000000000168</v>
       </c>
       <c r="F24">
         <v>146.61600000000001</v>
       </c>
       <c r="G24">
         <f t="shared" si="2"/>
         <v>4.7109999999999843</v>
       </c>
       <c r="H24">
@@ -26306,51 +26304,51 @@
       <c r="L24">
         <v>161.79300000000001</v>
       </c>
       <c r="M24">
         <f t="shared" si="5"/>
         <v>4.7109999999999843</v>
       </c>
       <c r="N24">
         <v>166.50399999999999</v>
       </c>
       <c r="O24">
         <f t="shared" si="6"/>
         <v>2.8190000000000168</v>
       </c>
       <c r="P24">
         <v>169.32300000000001</v>
       </c>
       <c r="Q24">
         <f t="shared" si="7"/>
         <v>1.8299999999999841</v>
       </c>
       <c r="R24">
         <v>171.15299999999999</v>
       </c>
     </row>
-    <row r="25" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A25">
         <v>12.3</v>
       </c>
       <c r="B25">
         <v>142.512</v>
       </c>
       <c r="C25">
         <f t="shared" si="0"/>
         <v>1.8449999999999989</v>
       </c>
       <c r="D25">
         <v>144.357</v>
       </c>
       <c r="E25">
         <f t="shared" si="1"/>
         <v>2.8410000000000082</v>
       </c>
       <c r="F25">
         <v>147.19800000000001</v>
       </c>
       <c r="G25">
         <f t="shared" si="2"/>
         <v>4.7469999999999857</v>
       </c>
       <c r="H25">
@@ -26370,51 +26368,51 @@
       <c r="L25">
         <v>162.495</v>
       </c>
       <c r="M25">
         <f t="shared" si="5"/>
         <v>4.7469999999999857</v>
       </c>
       <c r="N25">
         <v>167.24199999999999</v>
       </c>
       <c r="O25">
         <f t="shared" si="6"/>
         <v>2.8410000000000082</v>
       </c>
       <c r="P25">
         <v>170.083</v>
       </c>
       <c r="Q25">
         <f t="shared" si="7"/>
         <v>1.8449999999999989</v>
       </c>
       <c r="R25">
         <v>171.928</v>
       </c>
     </row>
-    <row r="26" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A26">
         <v>12.4</v>
       </c>
       <c r="B26">
         <v>143.05699999999999</v>
       </c>
       <c r="C26">
         <f t="shared" si="0"/>
         <v>1.8590000000000089</v>
       </c>
       <c r="D26">
         <v>144.916</v>
       </c>
       <c r="E26">
         <f t="shared" si="1"/>
         <v>2.8640000000000043</v>
       </c>
       <c r="F26">
         <v>147.78</v>
       </c>
       <c r="G26">
         <f t="shared" si="2"/>
         <v>4.7839999999999918</v>
       </c>
       <c r="H26">
@@ -26434,51 +26432,51 @@
       <c r="L26">
         <v>163.196</v>
       </c>
       <c r="M26">
         <f t="shared" si="5"/>
         <v>4.7839999999999918</v>
       </c>
       <c r="N26">
         <v>167.98</v>
       </c>
       <c r="O26">
         <f t="shared" si="6"/>
         <v>2.8640000000000043</v>
       </c>
       <c r="P26">
         <v>170.84399999999999</v>
       </c>
       <c r="Q26">
         <f t="shared" si="7"/>
         <v>1.8590000000000089</v>
       </c>
       <c r="R26">
         <v>172.703</v>
       </c>
     </row>
-    <row r="27" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A27">
         <v>12.5</v>
       </c>
       <c r="B27">
         <v>143.601</v>
       </c>
       <c r="C27">
         <f t="shared" si="0"/>
         <v>1.8739999999999952</v>
       </c>
       <c r="D27">
         <v>145.47499999999999</v>
       </c>
       <c r="E27">
         <f t="shared" si="1"/>
         <v>2.8859999999999957</v>
       </c>
       <c r="F27">
         <v>148.36099999999999</v>
       </c>
       <c r="G27">
         <f t="shared" si="2"/>
         <v>4.8220000000000027</v>
       </c>
       <c r="H27">
@@ -26498,51 +26496,51 @@
       <c r="L27">
         <v>163.89699999999999</v>
       </c>
       <c r="M27">
         <f t="shared" si="5"/>
         <v>4.8220000000000027</v>
       </c>
       <c r="N27">
         <v>168.71899999999999</v>
       </c>
       <c r="O27">
         <f t="shared" si="6"/>
         <v>2.8859999999999957</v>
       </c>
       <c r="P27">
         <v>171.60499999999999</v>
       </c>
       <c r="Q27">
         <f t="shared" si="7"/>
         <v>1.8740000000000236</v>
       </c>
       <c r="R27">
         <v>173.47900000000001</v>
       </c>
     </row>
-    <row r="28" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A28">
         <v>12.6</v>
       </c>
       <c r="B28">
         <v>144.155</v>
       </c>
       <c r="C28">
         <f t="shared" si="0"/>
         <v>1.8849999999999909</v>
       </c>
       <c r="D28">
         <v>146.04</v>
       </c>
       <c r="E28">
         <f t="shared" si="1"/>
         <v>2.90300000000002</v>
       </c>
       <c r="F28">
         <v>148.94300000000001</v>
       </c>
       <c r="G28">
         <f t="shared" si="2"/>
         <v>4.8509999999999991</v>
       </c>
       <c r="H28">
@@ -26562,51 +26560,51 @@
       <c r="L28">
         <v>164.57400000000001</v>
       </c>
       <c r="M28">
         <f t="shared" si="5"/>
         <v>4.8509999999999991</v>
       </c>
       <c r="N28">
         <v>169.42500000000001</v>
       </c>
       <c r="O28">
         <f t="shared" si="6"/>
         <v>2.9029999999999916</v>
       </c>
       <c r="P28">
         <v>172.328</v>
       </c>
       <c r="Q28">
         <f t="shared" si="7"/>
         <v>1.8849999999999909</v>
       </c>
       <c r="R28">
         <v>174.21299999999999</v>
       </c>
     </row>
-    <row r="29" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A29">
         <v>12.7</v>
       </c>
       <c r="B29">
         <v>144.708</v>
       </c>
       <c r="C29">
         <f t="shared" si="0"/>
         <v>1.896000000000015</v>
       </c>
       <c r="D29">
         <v>146.60400000000001</v>
       </c>
       <c r="E29">
         <f t="shared" si="1"/>
         <v>2.9209999999999923</v>
       </c>
       <c r="F29">
         <v>149.52500000000001</v>
       </c>
       <c r="G29">
         <f t="shared" si="2"/>
         <v>4.8810000000000002</v>
       </c>
       <c r="H29">
@@ -26626,51 +26624,51 @@
       <c r="L29">
         <v>165.25</v>
       </c>
       <c r="M29">
         <f t="shared" si="5"/>
         <v>4.8810000000000002</v>
       </c>
       <c r="N29">
         <v>170.131</v>
       </c>
       <c r="O29">
         <f t="shared" si="6"/>
         <v>2.9209999999999923</v>
       </c>
       <c r="P29">
         <v>173.05199999999999</v>
       </c>
       <c r="Q29">
         <f t="shared" si="7"/>
         <v>1.896000000000015</v>
       </c>
       <c r="R29">
         <v>174.94800000000001</v>
       </c>
     </row>
-    <row r="30" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A30">
         <v>12.8</v>
       </c>
       <c r="B30">
         <v>145.261</v>
       </c>
       <c r="C30">
         <f t="shared" si="0"/>
         <v>1.9080000000000155</v>
       </c>
       <c r="D30">
         <v>147.16900000000001</v>
       </c>
       <c r="E30">
         <f t="shared" si="1"/>
         <v>2.9379999999999882</v>
       </c>
       <c r="F30">
         <v>150.107</v>
       </c>
       <c r="G30">
         <f t="shared" si="2"/>
         <v>4.9099999999999966</v>
       </c>
       <c r="H30">
@@ -26690,51 +26688,51 @@
       <c r="L30">
         <v>165.92699999999999</v>
       </c>
       <c r="M30">
         <f t="shared" si="5"/>
         <v>4.9099999999999966</v>
       </c>
       <c r="N30">
         <v>170.83699999999999</v>
       </c>
       <c r="O30">
         <f t="shared" si="6"/>
         <v>2.9380000000000166</v>
       </c>
       <c r="P30">
         <v>173.77500000000001</v>
       </c>
       <c r="Q30">
         <f t="shared" si="7"/>
         <v>1.907999999999987</v>
       </c>
       <c r="R30">
         <v>175.68299999999999</v>
       </c>
     </row>
-    <row r="31" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A31">
         <v>12.9</v>
       </c>
       <c r="B31">
         <v>145.81299999999999</v>
       </c>
       <c r="C31">
         <f t="shared" si="0"/>
         <v>1.9200000000000159</v>
       </c>
       <c r="D31">
         <v>147.733</v>
       </c>
       <c r="E31">
         <f t="shared" si="1"/>
         <v>2.9559999999999889</v>
       </c>
       <c r="F31">
         <v>150.68899999999999</v>
       </c>
       <c r="G31">
         <f t="shared" si="2"/>
         <v>4.938999999999993</v>
       </c>
       <c r="H31">
@@ -26754,51 +26752,51 @@
       <c r="L31">
         <v>166.60400000000001</v>
       </c>
       <c r="M31">
         <f t="shared" si="5"/>
         <v>4.938999999999993</v>
       </c>
       <c r="N31">
         <v>171.54300000000001</v>
       </c>
       <c r="O31">
         <f t="shared" si="6"/>
         <v>2.9559999999999889</v>
       </c>
       <c r="P31">
         <v>174.499</v>
       </c>
       <c r="Q31">
         <f t="shared" si="7"/>
         <v>1.9200000000000159</v>
       </c>
       <c r="R31">
         <v>176.41900000000001</v>
       </c>
     </row>
-    <row r="32" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A32">
         <v>13</v>
       </c>
       <c r="B32">
         <v>146.36600000000001</v>
       </c>
       <c r="C32">
         <f t="shared" si="0"/>
         <v>1.9309999999999832</v>
       </c>
       <c r="D32">
         <v>148.297</v>
       </c>
       <c r="E32">
         <f t="shared" si="1"/>
         <v>2.9730000000000132</v>
       </c>
       <c r="F32">
         <v>151.27000000000001</v>
       </c>
       <c r="G32">
         <f t="shared" si="2"/>
         <v>4.9689999999999941</v>
       </c>
       <c r="H32">
@@ -26818,51 +26816,51 @@
       <c r="L32">
         <v>167.28100000000001</v>
       </c>
       <c r="M32">
         <f t="shared" si="5"/>
         <v>4.9689999999999941</v>
       </c>
       <c r="N32">
         <v>172.25</v>
       </c>
       <c r="O32">
         <f t="shared" si="6"/>
         <v>2.9730000000000132</v>
       </c>
       <c r="P32">
         <v>175.22300000000001</v>
       </c>
       <c r="Q32">
         <f t="shared" si="7"/>
         <v>1.9309999999999832</v>
       </c>
       <c r="R32">
         <v>177.154</v>
       </c>
     </row>
-    <row r="33" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A33">
         <v>13.1</v>
       </c>
       <c r="B33">
         <v>146.97499999999999</v>
       </c>
       <c r="C33">
         <f t="shared" si="0"/>
         <v>1.9380000000000166</v>
       </c>
       <c r="D33">
         <v>148.91300000000001</v>
       </c>
       <c r="E33">
         <f t="shared" si="1"/>
         <v>2.9829999999999757</v>
       </c>
       <c r="F33">
         <v>151.89599999999999</v>
       </c>
       <c r="G33">
         <f t="shared" si="2"/>
         <v>4.9850000000000136</v>
       </c>
       <c r="H33">
@@ -26882,51 +26880,51 @@
       <c r="L33">
         <v>167.959</v>
       </c>
       <c r="M33">
         <f t="shared" si="5"/>
         <v>4.9849999999999852</v>
       </c>
       <c r="N33">
         <v>172.94399999999999</v>
       </c>
       <c r="O33">
         <f t="shared" si="6"/>
         <v>2.9830000000000041</v>
       </c>
       <c r="P33">
         <v>175.92699999999999</v>
       </c>
       <c r="Q33">
         <f t="shared" si="7"/>
         <v>1.9380000000000166</v>
       </c>
       <c r="R33">
         <v>177.86500000000001</v>
       </c>
     </row>
-    <row r="34" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A34">
         <v>13.2</v>
       </c>
       <c r="B34">
         <v>147.58500000000001</v>
       </c>
       <c r="C34">
         <f t="shared" si="0"/>
         <v>1.9429999999999836</v>
       </c>
       <c r="D34">
         <v>149.52799999999999</v>
       </c>
       <c r="E34">
         <f t="shared" si="1"/>
         <v>2.9939999999999998</v>
       </c>
       <c r="F34">
         <v>152.52199999999999</v>
       </c>
       <c r="G34">
         <f t="shared" si="2"/>
         <v>5.0010000000000048</v>
       </c>
       <c r="H34">
@@ -26946,51 +26944,51 @@
       <c r="L34">
         <v>168.637</v>
       </c>
       <c r="M34">
         <f t="shared" si="5"/>
         <v>5.0010000000000048</v>
       </c>
       <c r="N34">
         <v>173.63800000000001</v>
       </c>
       <c r="O34">
         <f t="shared" si="6"/>
         <v>2.9939999999999998</v>
       </c>
       <c r="P34">
         <v>176.63200000000001</v>
       </c>
       <c r="Q34">
         <f t="shared" si="7"/>
         <v>1.9429999999999836</v>
       </c>
       <c r="R34">
         <v>178.57499999999999</v>
       </c>
     </row>
-    <row r="35" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A35">
         <v>13.3</v>
       </c>
       <c r="B35">
         <v>148.19399999999999</v>
       </c>
       <c r="C35">
         <f t="shared" si="0"/>
         <v>1.9500000000000171</v>
       </c>
       <c r="D35">
         <v>150.14400000000001</v>
       </c>
       <c r="E35">
         <f t="shared" si="1"/>
         <v>3.0029999999999859</v>
       </c>
       <c r="F35">
         <v>153.14699999999999</v>
       </c>
       <c r="G35">
         <f t="shared" si="2"/>
         <v>5.0180000000000007</v>
       </c>
       <c r="H35">
@@ -27010,51 +27008,51 @@
       <c r="L35">
         <v>169.315</v>
       </c>
       <c r="M35">
         <f t="shared" si="5"/>
         <v>5.0180000000000007</v>
       </c>
       <c r="N35">
         <v>174.333</v>
       </c>
       <c r="O35">
         <f t="shared" si="6"/>
         <v>3.0030000000000143</v>
       </c>
       <c r="P35">
         <v>177.33600000000001</v>
       </c>
       <c r="Q35">
         <f t="shared" si="7"/>
         <v>1.9499999999999886</v>
       </c>
       <c r="R35">
         <v>179.286</v>
       </c>
     </row>
-    <row r="36" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A36">
         <v>13.4</v>
       </c>
       <c r="B36">
         <v>148.804</v>
       </c>
       <c r="C36">
         <f t="shared" si="0"/>
         <v>1.9559999999999889</v>
       </c>
       <c r="D36">
         <v>150.76</v>
       </c>
       <c r="E36">
         <f t="shared" si="1"/>
         <v>3.0130000000000052</v>
       </c>
       <c r="F36">
         <v>153.773</v>
       </c>
       <c r="G36">
         <f t="shared" si="2"/>
         <v>5.0339999999999918</v>
       </c>
       <c r="H36">
@@ -27074,51 +27072,51 @@
       <c r="L36">
         <v>169.99299999999999</v>
       </c>
       <c r="M36">
         <f t="shared" si="5"/>
         <v>5.0339999999999918</v>
       </c>
       <c r="N36">
         <v>175.02699999999999</v>
       </c>
       <c r="O36">
         <f t="shared" si="6"/>
         <v>3.0130000000000052</v>
       </c>
       <c r="P36">
         <v>178.04</v>
       </c>
       <c r="Q36">
         <f t="shared" si="7"/>
         <v>1.9560000000000173</v>
       </c>
       <c r="R36">
         <v>179.99600000000001</v>
       </c>
     </row>
-    <row r="37" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A37">
         <v>13.5</v>
       </c>
       <c r="B37">
         <v>149.41399999999999</v>
       </c>
       <c r="C37">
         <f t="shared" si="0"/>
         <v>1.9620000000000175</v>
       </c>
       <c r="D37">
         <v>151.376</v>
       </c>
       <c r="E37">
         <f t="shared" si="1"/>
         <v>3.0229999999999961</v>
       </c>
       <c r="F37">
         <v>154.399</v>
       </c>
       <c r="G37">
         <f t="shared" si="2"/>
         <v>5.0500000000000114</v>
       </c>
       <c r="H37">
@@ -27138,51 +27136,51 @@
       <c r="L37">
         <v>170.67099999999999</v>
       </c>
       <c r="M37">
         <f t="shared" si="5"/>
         <v>5.0500000000000114</v>
       </c>
       <c r="N37">
         <v>175.721</v>
       </c>
       <c r="O37">
         <f t="shared" si="6"/>
         <v>3.0229999999999961</v>
       </c>
       <c r="P37">
         <v>178.744</v>
       </c>
       <c r="Q37">
         <f t="shared" si="7"/>
         <v>1.9619999999999891</v>
       </c>
       <c r="R37">
         <v>180.70599999999999</v>
       </c>
     </row>
-    <row r="38" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A38">
         <v>13.6</v>
       </c>
       <c r="B38">
         <v>150.10400000000001</v>
       </c>
       <c r="C38">
         <f t="shared" si="0"/>
         <v>1.9629999999999939</v>
       </c>
       <c r="D38">
         <v>152.06700000000001</v>
       </c>
       <c r="E38">
         <f t="shared" si="1"/>
         <v>3.0229999999999961</v>
       </c>
       <c r="F38">
         <v>155.09</v>
       </c>
       <c r="G38">
         <f t="shared" si="2"/>
         <v>5.0519999999999925</v>
       </c>
       <c r="H38">
@@ -27202,51 +27200,51 @@
       <c r="L38">
         <v>171.36600000000001</v>
       </c>
       <c r="M38">
         <f t="shared" si="5"/>
         <v>5.0519999999999925</v>
       </c>
       <c r="N38">
         <v>176.41800000000001</v>
       </c>
       <c r="O38">
         <f t="shared" si="6"/>
         <v>3.0229999999999961</v>
       </c>
       <c r="P38">
         <v>179.441</v>
       </c>
       <c r="Q38">
         <f t="shared" si="7"/>
         <v>1.9629999999999939</v>
       </c>
       <c r="R38">
         <v>181.404</v>
       </c>
     </row>
-    <row r="39" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A39">
         <v>13.7</v>
       </c>
       <c r="B39">
         <v>150.79499999999999</v>
       </c>
       <c r="C39">
         <f t="shared" si="0"/>
         <v>1.9639999999999986</v>
       </c>
       <c r="D39">
         <v>152.75899999999999</v>
       </c>
       <c r="E39">
         <f t="shared" si="1"/>
         <v>3.0230000000000246</v>
       </c>
       <c r="F39">
         <v>155.78200000000001</v>
       </c>
       <c r="G39">
         <f t="shared" si="2"/>
         <v>5.0529999999999973</v>
       </c>
       <c r="H39">
@@ -27266,51 +27264,51 @@
       <c r="L39">
         <v>172.06100000000001</v>
       </c>
       <c r="M39">
         <f t="shared" si="5"/>
         <v>5.0529999999999973</v>
       </c>
       <c r="N39">
         <v>177.114</v>
       </c>
       <c r="O39">
         <f t="shared" si="6"/>
         <v>3.0229999999999961</v>
       </c>
       <c r="P39">
         <v>180.137</v>
       </c>
       <c r="Q39">
         <f t="shared" si="7"/>
         <v>1.9639999999999986</v>
       </c>
       <c r="R39">
         <v>182.101</v>
       </c>
     </row>
-    <row r="40" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A40">
         <v>13.8</v>
       </c>
       <c r="B40">
         <v>151.48699999999999</v>
       </c>
       <c r="C40">
         <f t="shared" si="0"/>
         <v>1.9639999999999986</v>
       </c>
       <c r="D40">
         <v>153.45099999999999</v>
       </c>
       <c r="E40">
         <f t="shared" si="1"/>
         <v>3.0240000000000009</v>
       </c>
       <c r="F40">
         <v>156.47499999999999</v>
       </c>
       <c r="G40">
         <f t="shared" si="2"/>
         <v>5.0529999999999973</v>
       </c>
       <c r="H40">
@@ -27330,51 +27328,51 @@
       <c r="L40">
         <v>172.756</v>
       </c>
       <c r="M40">
         <f t="shared" si="5"/>
         <v>5.0529999999999973</v>
       </c>
       <c r="N40">
         <v>177.809</v>
       </c>
       <c r="O40">
         <f t="shared" si="6"/>
         <v>3.0240000000000009</v>
       </c>
       <c r="P40">
         <v>180.833</v>
       </c>
       <c r="Q40">
         <f t="shared" si="7"/>
         <v>1.9639999999999986</v>
       </c>
       <c r="R40">
         <v>182.797</v>
       </c>
     </row>
-    <row r="41" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A41">
         <v>13.9</v>
       </c>
       <c r="B41">
         <v>152.179</v>
       </c>
       <c r="C41">
         <f t="shared" si="0"/>
         <v>1.9639999999999986</v>
       </c>
       <c r="D41">
         <v>154.143</v>
       </c>
       <c r="E41">
         <f t="shared" si="1"/>
         <v>3.0250000000000057</v>
       </c>
       <c r="F41">
         <v>157.16800000000001</v>
       </c>
       <c r="G41">
         <f t="shared" si="2"/>
         <v>5.0529999999999973</v>
       </c>
       <c r="H41">
@@ -27394,51 +27392,51 @@
       <c r="L41">
         <v>173.45099999999999</v>
       </c>
       <c r="M41">
         <f t="shared" si="5"/>
         <v>5.0529999999999973</v>
       </c>
       <c r="N41">
         <v>178.50399999999999</v>
       </c>
       <c r="O41">
         <f t="shared" si="6"/>
         <v>3.0250000000000057</v>
       </c>
       <c r="P41">
         <v>181.529</v>
       </c>
       <c r="Q41">
         <f t="shared" si="7"/>
         <v>1.9639999999999986</v>
       </c>
       <c r="R41">
         <v>183.49299999999999</v>
       </c>
     </row>
-    <row r="42" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A42">
         <v>14</v>
       </c>
       <c r="B42">
         <v>152.87200000000001</v>
       </c>
       <c r="C42">
         <f t="shared" si="0"/>
         <v>1.9639999999999986</v>
       </c>
       <c r="D42">
         <v>154.83600000000001</v>
       </c>
       <c r="E42">
         <f t="shared" si="1"/>
         <v>3.0249999999999773</v>
       </c>
       <c r="F42">
         <v>157.86099999999999</v>
       </c>
       <c r="G42">
         <f t="shared" si="2"/>
         <v>5.054000000000002</v>
       </c>
       <c r="H42">
@@ -27458,51 +27456,51 @@
       <c r="L42">
         <v>174.14500000000001</v>
       </c>
       <c r="M42">
         <f t="shared" si="5"/>
         <v>5.054000000000002</v>
       </c>
       <c r="N42">
         <v>179.19900000000001</v>
       </c>
       <c r="O42">
         <f t="shared" si="6"/>
         <v>3.0249999999999773</v>
       </c>
       <c r="P42">
         <v>182.22399999999999</v>
       </c>
       <c r="Q42">
         <f t="shared" si="7"/>
         <v>1.9639999999999986</v>
       </c>
       <c r="R42">
         <v>184.18799999999999</v>
       </c>
     </row>
-    <row r="43" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A43">
         <v>14.1</v>
       </c>
       <c r="B43">
         <v>153.631</v>
       </c>
       <c r="C43">
         <f t="shared" si="0"/>
         <v>1.9579999999999984</v>
       </c>
       <c r="D43">
         <v>155.589</v>
       </c>
       <c r="E43">
         <f t="shared" si="1"/>
         <v>3.0130000000000052</v>
       </c>
       <c r="F43">
         <v>158.602</v>
       </c>
       <c r="G43">
         <f t="shared" si="2"/>
         <v>5.0370000000000061</v>
       </c>
       <c r="H43">
@@ -27522,51 +27520,51 @@
       <c r="L43">
         <v>174.82900000000001</v>
       </c>
       <c r="M43">
         <f t="shared" si="5"/>
         <v>5.0370000000000061</v>
       </c>
       <c r="N43">
         <v>179.86600000000001</v>
       </c>
       <c r="O43">
         <f t="shared" si="6"/>
         <v>3.0129999999999768</v>
       </c>
       <c r="P43">
         <v>182.87899999999999</v>
       </c>
       <c r="Q43">
         <f t="shared" si="7"/>
         <v>1.9579999999999984</v>
       </c>
       <c r="R43">
         <v>184.83699999999999</v>
       </c>
     </row>
-    <row r="44" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A44">
         <v>14.2</v>
       </c>
       <c r="B44">
         <v>154.392</v>
       </c>
       <c r="C44">
         <f t="shared" si="0"/>
         <v>1.9500000000000171</v>
       </c>
       <c r="D44">
         <v>156.34200000000001</v>
       </c>
       <c r="E44">
         <f t="shared" si="1"/>
         <v>3.0029999999999859</v>
       </c>
       <c r="F44">
         <v>159.345</v>
       </c>
       <c r="G44">
         <f t="shared" si="2"/>
         <v>5.0180000000000007</v>
       </c>
       <c r="H44">
@@ -27586,51 +27584,51 @@
       <c r="L44">
         <v>175.51300000000001</v>
       </c>
       <c r="M44">
         <f t="shared" si="5"/>
         <v>5.0180000000000007</v>
       </c>
       <c r="N44">
         <v>180.53100000000001</v>
       </c>
       <c r="O44">
         <f t="shared" si="6"/>
         <v>3.0029999999999859</v>
       </c>
       <c r="P44">
         <v>183.53399999999999</v>
       </c>
       <c r="Q44">
         <f t="shared" si="7"/>
         <v>1.9500000000000171</v>
       </c>
       <c r="R44">
         <v>185.48400000000001</v>
       </c>
     </row>
-    <row r="45" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A45">
         <v>14.3</v>
       </c>
       <c r="B45">
         <v>155.15299999999999</v>
       </c>
       <c r="C45">
         <f t="shared" si="0"/>
         <v>1.9430000000000121</v>
       </c>
       <c r="D45">
         <v>157.096</v>
       </c>
       <c r="E45">
         <f t="shared" si="1"/>
         <v>2.9919999999999902</v>
       </c>
       <c r="F45">
         <v>160.08799999999999</v>
       </c>
       <c r="G45">
         <f t="shared" si="2"/>
         <v>4.9989999999999952</v>
       </c>
       <c r="H45">
@@ -27650,51 +27648,51 @@
       <c r="L45">
         <v>176.197</v>
       </c>
       <c r="M45">
         <f t="shared" si="5"/>
         <v>4.9989999999999952</v>
       </c>
       <c r="N45">
         <v>181.196</v>
       </c>
       <c r="O45">
         <f t="shared" si="6"/>
         <v>2.9919999999999902</v>
       </c>
       <c r="P45">
         <v>184.18799999999999</v>
       </c>
       <c r="Q45">
         <f t="shared" si="7"/>
         <v>1.9430000000000121</v>
       </c>
       <c r="R45">
         <v>186.131</v>
       </c>
     </row>
-    <row r="46" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A46">
         <v>14.4</v>
       </c>
       <c r="B46">
         <v>155.916</v>
       </c>
       <c r="C46">
         <f t="shared" si="0"/>
         <v>1.936000000000007</v>
       </c>
       <c r="D46">
         <v>157.852</v>
       </c>
       <c r="E46">
         <f t="shared" si="1"/>
         <v>2.9799999999999898</v>
       </c>
       <c r="F46">
         <v>160.83199999999999</v>
       </c>
       <c r="G46">
         <f t="shared" si="2"/>
         <v>4.9800000000000182</v>
       </c>
       <c r="H46">
@@ -27714,51 +27712,51 @@
       <c r="L46">
         <v>176.88</v>
       </c>
       <c r="M46">
         <f t="shared" si="5"/>
         <v>4.9800000000000182</v>
       </c>
       <c r="N46">
         <v>181.86</v>
       </c>
       <c r="O46">
         <f t="shared" si="6"/>
         <v>2.9799999999999898</v>
       </c>
       <c r="P46">
         <v>184.84</v>
       </c>
       <c r="Q46">
         <f t="shared" si="7"/>
         <v>1.936000000000007</v>
       </c>
       <c r="R46">
         <v>186.77600000000001</v>
       </c>
     </row>
-    <row r="47" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A47">
         <v>14.5</v>
       </c>
       <c r="B47">
         <v>156.679</v>
       </c>
       <c r="C47">
         <f t="shared" si="0"/>
         <v>1.929000000000002</v>
       </c>
       <c r="D47">
         <v>158.608</v>
       </c>
       <c r="E47">
         <f t="shared" si="1"/>
         <v>2.9689999999999941</v>
       </c>
       <c r="F47">
         <v>161.577</v>
       </c>
       <c r="G47">
         <f t="shared" si="2"/>
         <v>4.9610000000000127</v>
       </c>
       <c r="H47">
@@ -27778,51 +27776,51 @@
       <c r="L47">
         <v>177.56200000000001</v>
       </c>
       <c r="M47">
         <f t="shared" si="5"/>
         <v>4.9609999999999843</v>
       </c>
       <c r="N47">
         <v>182.523</v>
       </c>
       <c r="O47">
         <f t="shared" si="6"/>
         <v>2.9689999999999941</v>
       </c>
       <c r="P47">
         <v>185.49199999999999</v>
       </c>
       <c r="Q47">
         <f t="shared" si="7"/>
         <v>1.929000000000002</v>
       </c>
       <c r="R47">
         <v>187.42099999999999</v>
       </c>
     </row>
-    <row r="48" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A48">
         <v>14.6</v>
       </c>
       <c r="B48">
         <v>157.41</v>
       </c>
       <c r="C48">
         <f t="shared" si="0"/>
         <v>1.9159999999999968</v>
       </c>
       <c r="D48">
         <v>159.32599999999999</v>
       </c>
       <c r="E48">
         <f t="shared" si="1"/>
         <v>2.9519999999999982</v>
       </c>
       <c r="F48">
         <v>162.27799999999999</v>
       </c>
       <c r="G48">
         <f t="shared" si="2"/>
         <v>4.9310000000000116</v>
       </c>
       <c r="H48">
@@ -27842,51 +27840,51 @@
       <c r="L48">
         <v>178.167</v>
       </c>
       <c r="M48">
         <f t="shared" si="5"/>
         <v>4.9310000000000116</v>
       </c>
       <c r="N48">
         <v>183.09800000000001</v>
       </c>
       <c r="O48">
         <f t="shared" si="6"/>
         <v>2.9519999999999982</v>
       </c>
       <c r="P48">
         <v>186.05</v>
       </c>
       <c r="Q48">
         <f t="shared" si="7"/>
         <v>1.9159999999999968</v>
       </c>
       <c r="R48">
         <v>187.96600000000001</v>
       </c>
     </row>
-    <row r="49" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A49">
         <v>14.7</v>
       </c>
       <c r="B49">
         <v>158.14099999999999</v>
       </c>
       <c r="C49">
         <f t="shared" si="0"/>
         <v>1.9050000000000011</v>
       </c>
       <c r="D49">
         <v>160.04599999999999</v>
       </c>
       <c r="E49">
         <f t="shared" si="1"/>
         <v>2.9330000000000211</v>
       </c>
       <c r="F49">
         <v>162.97900000000001</v>
       </c>
       <c r="G49">
         <f t="shared" si="2"/>
         <v>4.900999999999982</v>
       </c>
       <c r="H49">
@@ -27906,51 +27904,51 @@
       <c r="L49">
         <v>178.77199999999999</v>
       </c>
       <c r="M49">
         <f t="shared" si="5"/>
         <v>4.9010000000000105</v>
       </c>
       <c r="N49">
         <v>183.673</v>
       </c>
       <c r="O49">
         <f t="shared" si="6"/>
         <v>2.9329999999999927</v>
       </c>
       <c r="P49">
         <v>186.60599999999999</v>
       </c>
       <c r="Q49">
         <f t="shared" si="7"/>
         <v>1.9050000000000011</v>
       </c>
       <c r="R49">
         <v>188.511</v>
       </c>
     </row>
-    <row r="50" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A50">
         <v>14.8</v>
       </c>
       <c r="B50">
         <v>158.874</v>
       </c>
       <c r="C50">
         <f t="shared" si="0"/>
         <v>1.8930000000000007</v>
       </c>
       <c r="D50">
         <v>160.767</v>
       </c>
       <c r="E50">
         <f t="shared" si="1"/>
         <v>2.914999999999992</v>
       </c>
       <c r="F50">
         <v>163.68199999999999</v>
       </c>
       <c r="G50">
         <f t="shared" si="2"/>
         <v>4.8700000000000045</v>
       </c>
       <c r="H50">
@@ -27970,51 +27968,51 @@
       <c r="L50">
         <v>179.376</v>
       </c>
       <c r="M50">
         <f t="shared" si="5"/>
         <v>4.8700000000000045</v>
       </c>
       <c r="N50">
         <v>184.24600000000001</v>
       </c>
       <c r="O50">
         <f t="shared" si="6"/>
         <v>2.914999999999992</v>
       </c>
       <c r="P50">
         <v>187.161</v>
       </c>
       <c r="Q50">
         <f t="shared" si="7"/>
         <v>1.8930000000000007</v>
       </c>
       <c r="R50">
         <v>189.054</v>
       </c>
     </row>
-    <row r="51" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A51">
         <v>14.9</v>
       </c>
       <c r="B51">
         <v>159.608</v>
       </c>
       <c r="C51">
         <f t="shared" si="0"/>
         <v>1.8810000000000002</v>
       </c>
       <c r="D51">
         <v>161.489</v>
       </c>
       <c r="E51">
         <f t="shared" si="1"/>
         <v>2.8959999999999866</v>
       </c>
       <c r="F51">
         <v>164.38499999999999</v>
       </c>
       <c r="G51">
         <f t="shared" si="2"/>
         <v>4.8400000000000034</v>
       </c>
       <c r="H51">
@@ -28034,51 +28032,51 @@
       <c r="L51">
         <v>179.97900000000001</v>
       </c>
       <c r="M51">
         <f t="shared" si="5"/>
         <v>4.839999999999975</v>
       </c>
       <c r="N51">
         <v>184.81899999999999</v>
       </c>
       <c r="O51">
         <f t="shared" si="6"/>
         <v>2.896000000000015</v>
       </c>
       <c r="P51">
         <v>187.715</v>
       </c>
       <c r="Q51">
         <f t="shared" si="7"/>
         <v>1.8810000000000002</v>
       </c>
       <c r="R51">
         <v>189.596</v>
       </c>
     </row>
-    <row r="52" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A52">
         <v>15</v>
       </c>
       <c r="B52">
         <v>160.34299999999999</v>
       </c>
       <c r="C52">
         <f t="shared" si="0"/>
         <v>1.8680000000000234</v>
       </c>
       <c r="D52">
         <v>162.21100000000001</v>
       </c>
       <c r="E52">
         <f t="shared" si="1"/>
         <v>2.8779999999999859</v>
       </c>
       <c r="F52">
         <v>165.089</v>
       </c>
       <c r="G52">
         <f t="shared" si="2"/>
         <v>4.8079999999999927</v>
       </c>
       <c r="H52">
@@ -28098,51 +28096,51 @@
       <c r="L52">
         <v>180.583</v>
       </c>
       <c r="M52">
         <f t="shared" si="5"/>
         <v>4.8079999999999927</v>
       </c>
       <c r="N52">
         <v>185.39099999999999</v>
       </c>
       <c r="O52">
         <f t="shared" si="6"/>
         <v>2.8780000000000143</v>
       </c>
       <c r="P52">
         <v>188.26900000000001</v>
       </c>
       <c r="Q52">
         <f t="shared" si="7"/>
         <v>1.867999999999995</v>
       </c>
       <c r="R52">
         <v>190.137</v>
       </c>
     </row>
-    <row r="53" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A53">
         <v>15.1</v>
       </c>
       <c r="B53">
         <v>160.892</v>
       </c>
       <c r="C53">
         <f t="shared" si="0"/>
         <v>1.8580000000000041</v>
       </c>
       <c r="D53">
         <v>162.75</v>
       </c>
       <c r="E53">
         <f t="shared" si="1"/>
         <v>2.8629999999999995</v>
       </c>
       <c r="F53">
         <v>165.613</v>
       </c>
       <c r="G53">
         <f t="shared" si="2"/>
         <v>4.782999999999987</v>
       </c>
       <c r="H53">
@@ -28162,51 +28160,51 @@
       <c r="L53">
         <v>181.024</v>
       </c>
       <c r="M53">
         <f t="shared" si="5"/>
         <v>4.782999999999987</v>
       </c>
       <c r="N53">
         <v>185.80699999999999</v>
       </c>
       <c r="O53">
         <f t="shared" si="6"/>
         <v>2.8629999999999995</v>
       </c>
       <c r="P53">
         <v>188.67</v>
       </c>
       <c r="Q53">
         <f t="shared" si="7"/>
         <v>1.8580000000000041</v>
       </c>
       <c r="R53">
         <v>190.52799999999999</v>
       </c>
     </row>
-    <row r="54" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="54" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A54">
         <v>15.2</v>
       </c>
       <c r="B54">
         <v>161.441</v>
       </c>
       <c r="C54">
         <f t="shared" si="0"/>
         <v>1.8489999999999895</v>
       </c>
       <c r="D54">
         <v>163.29</v>
       </c>
       <c r="E54">
         <f t="shared" si="1"/>
         <v>2.8470000000000084</v>
       </c>
       <c r="F54">
         <v>166.137</v>
       </c>
       <c r="G54">
         <f t="shared" si="2"/>
         <v>4.757000000000005</v>
       </c>
       <c r="H54">
@@ -28226,51 +28224,51 @@
       <c r="L54">
         <v>181.46600000000001</v>
       </c>
       <c r="M54">
         <f t="shared" si="5"/>
         <v>4.757000000000005</v>
       </c>
       <c r="N54">
         <v>186.22300000000001</v>
       </c>
       <c r="O54">
         <f t="shared" si="6"/>
         <v>2.84699999999998</v>
       </c>
       <c r="P54">
         <v>189.07</v>
       </c>
       <c r="Q54">
         <f t="shared" si="7"/>
         <v>1.849000000000018</v>
       </c>
       <c r="R54">
         <v>190.91900000000001</v>
       </c>
     </row>
-    <row r="55" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="55" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A55">
         <v>15.3</v>
       </c>
       <c r="B55">
         <v>161.99100000000001</v>
       </c>
       <c r="C55">
         <f t="shared" si="0"/>
         <v>1.8389999999999986</v>
       </c>
       <c r="D55">
         <v>163.83000000000001</v>
       </c>
       <c r="E55">
         <f t="shared" si="1"/>
         <v>2.8319999999999936</v>
       </c>
       <c r="F55">
         <v>166.66200000000001</v>
       </c>
       <c r="G55">
         <f t="shared" si="2"/>
         <v>4.7309999999999945</v>
       </c>
       <c r="H55">
@@ -28290,51 +28288,51 @@
       <c r="L55">
         <v>181.90700000000001</v>
       </c>
       <c r="M55">
         <f t="shared" si="5"/>
         <v>4.7309999999999945</v>
       </c>
       <c r="N55">
         <v>186.63800000000001</v>
       </c>
       <c r="O55">
         <f t="shared" si="6"/>
         <v>2.8319999999999936</v>
       </c>
       <c r="P55">
         <v>189.47</v>
       </c>
       <c r="Q55">
         <f t="shared" si="7"/>
         <v>1.8389999999999986</v>
       </c>
       <c r="R55">
         <v>191.309</v>
       </c>
     </row>
-    <row r="56" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A56">
         <v>15.4</v>
       </c>
       <c r="B56">
         <v>162.542</v>
       </c>
       <c r="C56">
         <f t="shared" si="0"/>
         <v>1.8290000000000077</v>
       </c>
       <c r="D56">
         <v>164.37100000000001</v>
       </c>
       <c r="E56">
         <f t="shared" si="1"/>
         <v>2.8160000000000025</v>
       </c>
       <c r="F56">
         <v>167.18700000000001</v>
       </c>
       <c r="G56">
         <f t="shared" si="2"/>
         <v>4.7049999999999841</v>
       </c>
       <c r="H56">
@@ -28354,51 +28352,51 @@
       <c r="L56">
         <v>182.34800000000001</v>
       </c>
       <c r="M56">
         <f t="shared" si="5"/>
         <v>4.7049999999999841</v>
       </c>
       <c r="N56">
         <v>187.053</v>
       </c>
       <c r="O56">
         <f t="shared" si="6"/>
         <v>2.8160000000000025</v>
       </c>
       <c r="P56">
         <v>189.869</v>
       </c>
       <c r="Q56">
         <f t="shared" si="7"/>
         <v>1.8290000000000077</v>
       </c>
       <c r="R56">
         <v>191.69800000000001</v>
       </c>
     </row>
-    <row r="57" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="57" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A57">
         <v>15.5</v>
       </c>
       <c r="B57">
         <v>163.09399999999999</v>
       </c>
       <c r="C57">
         <f t="shared" si="0"/>
         <v>1.8180000000000121</v>
       </c>
       <c r="D57">
         <v>164.91200000000001</v>
       </c>
       <c r="E57">
         <f t="shared" si="1"/>
         <v>2.8009999999999877</v>
       </c>
       <c r="F57">
         <v>167.71299999999999</v>
       </c>
       <c r="G57">
         <f t="shared" si="2"/>
         <v>4.6779999999999973</v>
       </c>
       <c r="H57">
@@ -28418,51 +28416,51 @@
       <c r="L57">
         <v>182.78899999999999</v>
       </c>
       <c r="M57">
         <f t="shared" si="5"/>
         <v>4.6780000000000257</v>
       </c>
       <c r="N57">
         <v>187.46700000000001</v>
       </c>
       <c r="O57">
         <f t="shared" si="6"/>
         <v>2.8009999999999877</v>
       </c>
       <c r="P57">
         <v>190.268</v>
       </c>
       <c r="Q57">
         <f t="shared" si="7"/>
         <v>1.8180000000000121</v>
       </c>
       <c r="R57">
         <v>192.08600000000001</v>
       </c>
     </row>
-    <row r="58" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="58" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A58">
         <v>15.6</v>
       </c>
       <c r="B58">
         <v>163.452</v>
       </c>
       <c r="C58">
         <f t="shared" si="0"/>
         <v>1.811000000000007</v>
       </c>
       <c r="D58">
         <v>165.26300000000001</v>
       </c>
       <c r="E58">
         <f t="shared" si="1"/>
         <v>2.7889999999999873</v>
       </c>
       <c r="F58">
         <v>168.05199999999999</v>
       </c>
       <c r="G58">
         <f t="shared" si="2"/>
         <v>4.6610000000000014</v>
       </c>
       <c r="H58">
@@ -28482,51 +28480,51 @@
       <c r="L58">
         <v>183.071</v>
       </c>
       <c r="M58">
         <f t="shared" si="5"/>
         <v>4.6610000000000014</v>
       </c>
       <c r="N58">
         <v>187.732</v>
       </c>
       <c r="O58">
         <f t="shared" si="6"/>
         <v>2.7889999999999873</v>
       </c>
       <c r="P58">
         <v>190.52099999999999</v>
       </c>
       <c r="Q58">
         <f t="shared" si="7"/>
         <v>1.811000000000007</v>
       </c>
       <c r="R58">
         <v>192.33199999999999</v>
       </c>
     </row>
-    <row r="59" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="59" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A59">
         <v>15.7</v>
       </c>
       <c r="B59">
         <v>163.81</v>
       </c>
       <c r="C59">
         <f t="shared" si="0"/>
         <v>1.804000000000002</v>
       </c>
       <c r="D59">
         <v>165.614</v>
       </c>
       <c r="E59">
         <f t="shared" si="1"/>
         <v>2.7789999999999964</v>
       </c>
       <c r="F59">
         <v>168.393</v>
       </c>
       <c r="G59">
         <f t="shared" si="2"/>
         <v>4.6419999999999959</v>
       </c>
       <c r="H59">
@@ -28546,51 +28544,51 @@
       <c r="L59">
         <v>183.35300000000001</v>
       </c>
       <c r="M59">
         <f t="shared" si="5"/>
         <v>4.6419999999999959</v>
       </c>
       <c r="N59">
         <v>187.995</v>
       </c>
       <c r="O59">
         <f t="shared" si="6"/>
         <v>2.7789999999999964</v>
       </c>
       <c r="P59">
         <v>190.774</v>
       </c>
       <c r="Q59">
         <f t="shared" si="7"/>
         <v>1.804000000000002</v>
       </c>
       <c r="R59">
         <v>192.578</v>
       </c>
     </row>
-    <row r="60" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="60" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A60">
         <v>15.8</v>
       </c>
       <c r="B60">
         <v>164.16800000000001</v>
       </c>
       <c r="C60">
         <f t="shared" si="0"/>
         <v>1.796999999999997</v>
       </c>
       <c r="D60">
         <v>165.965</v>
       </c>
       <c r="E60">
         <f t="shared" si="1"/>
         <v>2.7680000000000007</v>
       </c>
       <c r="F60">
         <v>168.733</v>
       </c>
       <c r="G60">
         <f t="shared" si="2"/>
         <v>4.625</v>
       </c>
       <c r="H60">
@@ -28610,51 +28608,51 @@
       <c r="L60">
         <v>183.63399999999999</v>
       </c>
       <c r="M60">
         <f t="shared" si="5"/>
         <v>4.625</v>
       </c>
       <c r="N60">
         <v>188.25899999999999</v>
       </c>
       <c r="O60">
         <f t="shared" si="6"/>
         <v>2.7680000000000007</v>
       </c>
       <c r="P60">
         <v>191.02699999999999</v>
       </c>
       <c r="Q60">
         <f t="shared" si="7"/>
         <v>1.7970000000000255</v>
       </c>
       <c r="R60">
         <v>192.82400000000001</v>
       </c>
     </row>
-    <row r="61" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="61" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A61">
         <v>15.9</v>
       </c>
       <c r="B61">
         <v>164.52600000000001</v>
       </c>
       <c r="C61">
         <f t="shared" si="0"/>
         <v>1.7909999999999968</v>
       </c>
       <c r="D61">
         <v>166.31700000000001</v>
       </c>
       <c r="E61">
         <f t="shared" si="1"/>
         <v>2.7560000000000002</v>
       </c>
       <c r="F61">
         <v>169.07300000000001</v>
       </c>
       <c r="G61">
         <f t="shared" si="2"/>
         <v>4.6069999999999993</v>
       </c>
       <c r="H61">
@@ -28674,51 +28672,51 @@
       <c r="L61">
         <v>183.916</v>
       </c>
       <c r="M61">
         <f t="shared" si="5"/>
         <v>4.6069999999999993</v>
       </c>
       <c r="N61">
         <v>188.523</v>
       </c>
       <c r="O61">
         <f t="shared" si="6"/>
         <v>2.7560000000000002</v>
       </c>
       <c r="P61">
         <v>191.279</v>
       </c>
       <c r="Q61">
         <f t="shared" si="7"/>
         <v>1.7909999999999968</v>
       </c>
       <c r="R61">
         <v>193.07</v>
       </c>
     </row>
-    <row r="62" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="62" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A62">
         <v>16</v>
       </c>
       <c r="B62">
         <v>164.88499999999999</v>
       </c>
       <c r="C62">
         <f t="shared" si="0"/>
         <v>1.7830000000000155</v>
       </c>
       <c r="D62">
         <v>166.66800000000001</v>
       </c>
       <c r="E62">
         <f t="shared" si="1"/>
         <v>2.7459999999999809</v>
       </c>
       <c r="F62">
         <v>169.41399999999999</v>
       </c>
       <c r="G62">
         <f t="shared" si="2"/>
         <v>4.5880000000000223</v>
       </c>
       <c r="H62">
@@ -28738,51 +28736,51 @@
       <c r="L62">
         <v>184.19800000000001</v>
       </c>
       <c r="M62">
         <f t="shared" si="5"/>
         <v>4.5879999999999939</v>
       </c>
       <c r="N62">
         <v>188.786</v>
       </c>
       <c r="O62">
         <f t="shared" si="6"/>
         <v>2.7460000000000093</v>
       </c>
       <c r="P62">
         <v>191.53200000000001</v>
       </c>
       <c r="Q62">
         <f t="shared" si="7"/>
         <v>1.782999999999987</v>
       </c>
       <c r="R62">
         <v>193.315</v>
       </c>
     </row>
-    <row r="63" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="63" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A63">
         <v>16.100000000000001</v>
       </c>
       <c r="B63">
         <v>165.13399999999999</v>
       </c>
       <c r="C63">
         <f t="shared" si="0"/>
         <v>1.7790000000000248</v>
       </c>
       <c r="D63">
         <v>166.91300000000001</v>
       </c>
       <c r="E63">
         <f t="shared" si="1"/>
         <v>2.7379999999999995</v>
       </c>
       <c r="F63">
         <v>169.65100000000001</v>
       </c>
       <c r="G63">
         <f t="shared" si="2"/>
         <v>4.5769999999999982</v>
       </c>
       <c r="H63">
@@ -28802,51 +28800,51 @@
       <c r="L63">
         <v>184.39599999999999</v>
       </c>
       <c r="M63">
         <f t="shared" si="5"/>
         <v>4.5770000000000266</v>
       </c>
       <c r="N63">
         <v>188.97300000000001</v>
       </c>
       <c r="O63">
         <f t="shared" si="6"/>
         <v>2.7379999999999995</v>
       </c>
       <c r="P63">
         <v>191.71100000000001</v>
       </c>
       <c r="Q63">
         <f t="shared" si="7"/>
         <v>1.7789999999999964</v>
       </c>
       <c r="R63">
         <v>193.49</v>
       </c>
     </row>
-    <row r="64" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="64" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A64">
         <v>16.2</v>
       </c>
       <c r="B64">
         <v>165.38300000000001</v>
       </c>
       <c r="C64">
         <f t="shared" si="0"/>
         <v>1.7740000000000009</v>
       </c>
       <c r="D64">
         <v>167.15700000000001</v>
       </c>
       <c r="E64">
         <f t="shared" si="1"/>
         <v>2.7319999999999993</v>
       </c>
       <c r="F64">
         <v>169.88900000000001</v>
       </c>
       <c r="G64">
         <f t="shared" si="2"/>
         <v>4.563999999999993</v>
       </c>
       <c r="H64">
@@ -28866,51 +28864,51 @@
       <c r="L64">
         <v>184.595</v>
       </c>
       <c r="M64">
         <f t="shared" si="5"/>
         <v>4.563999999999993</v>
       </c>
       <c r="N64">
         <v>189.15899999999999</v>
       </c>
       <c r="O64">
         <f t="shared" si="6"/>
         <v>2.7319999999999993</v>
       </c>
       <c r="P64">
         <v>191.89099999999999</v>
       </c>
       <c r="Q64">
         <f t="shared" si="7"/>
         <v>1.7740000000000009</v>
       </c>
       <c r="R64">
         <v>193.66499999999999</v>
       </c>
     </row>
-    <row r="65" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="65" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A65">
         <v>16.3</v>
       </c>
       <c r="B65">
         <v>165.63300000000001</v>
       </c>
       <c r="C65">
         <f t="shared" si="0"/>
         <v>1.768999999999977</v>
       </c>
       <c r="D65">
         <v>167.40199999999999</v>
       </c>
       <c r="E65">
         <f t="shared" si="1"/>
         <v>2.724000000000018</v>
       </c>
       <c r="F65">
         <v>170.126</v>
       </c>
       <c r="G65">
         <f t="shared" si="2"/>
         <v>4.5519999999999925</v>
       </c>
       <c r="H65">
@@ -28930,51 +28928,51 @@
       <c r="L65">
         <v>184.79400000000001</v>
       </c>
       <c r="M65">
         <f t="shared" si="5"/>
         <v>4.5519999999999925</v>
       </c>
       <c r="N65">
         <v>189.346</v>
       </c>
       <c r="O65">
         <f t="shared" si="6"/>
         <v>2.7239999999999895</v>
       </c>
       <c r="P65">
         <v>192.07</v>
       </c>
       <c r="Q65">
         <f t="shared" si="7"/>
         <v>1.7690000000000055</v>
       </c>
       <c r="R65">
         <v>193.839</v>
       </c>
     </row>
-    <row r="66" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="66" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A66">
         <v>16.399999999999999</v>
       </c>
       <c r="B66">
         <v>165.88200000000001</v>
       </c>
       <c r="C66">
         <f t="shared" si="0"/>
         <v>1.7649999999999864</v>
       </c>
       <c r="D66">
         <v>167.64699999999999</v>
       </c>
       <c r="E66">
         <f t="shared" si="1"/>
         <v>2.717000000000013</v>
       </c>
       <c r="F66">
         <v>170.364</v>
       </c>
       <c r="G66">
         <f t="shared" si="2"/>
         <v>4.539999999999992</v>
       </c>
       <c r="H66">
@@ -28994,51 +28992,51 @@
       <c r="L66">
         <v>184.99199999999999</v>
       </c>
       <c r="M66">
         <f t="shared" si="5"/>
         <v>4.5400000000000205</v>
       </c>
       <c r="N66">
         <v>189.53200000000001</v>
       </c>
       <c r="O66">
         <f t="shared" si="6"/>
         <v>2.7169999999999845</v>
       </c>
       <c r="P66">
         <v>192.249</v>
       </c>
       <c r="Q66">
         <f t="shared" si="7"/>
         <v>1.7650000000000148</v>
       </c>
       <c r="R66">
         <v>194.01400000000001</v>
       </c>
     </row>
-    <row r="67" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="67" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A67">
         <v>16.5</v>
       </c>
       <c r="B67">
         <v>166.13200000000001</v>
       </c>
       <c r="C67">
         <f t="shared" ref="C67:C82" si="8">D67-B67</f>
         <v>1.7599999999999909</v>
       </c>
       <c r="D67">
         <v>167.892</v>
       </c>
       <c r="E67">
         <f t="shared" ref="E67:E82" si="9">F67-D67</f>
         <v>2.7090000000000032</v>
       </c>
       <c r="F67">
         <v>170.601</v>
       </c>
       <c r="G67">
         <f t="shared" ref="G67:G82" si="10">H67-F67</f>
         <v>4.5279999999999916</v>
       </c>
       <c r="H67">
@@ -29058,51 +29056,51 @@
       <c r="L67">
         <v>185.191</v>
       </c>
       <c r="M67">
         <f t="shared" ref="M67:M82" si="13">N67-L67</f>
         <v>4.5279999999999916</v>
       </c>
       <c r="N67">
         <v>189.71899999999999</v>
       </c>
       <c r="O67">
         <f t="shared" ref="O67:O82" si="14">P67-N67</f>
         <v>2.7090000000000032</v>
       </c>
       <c r="P67">
         <v>192.428</v>
       </c>
       <c r="Q67">
         <f t="shared" ref="Q67:Q82" si="15">R67-P67</f>
         <v>1.7599999999999909</v>
       </c>
       <c r="R67">
         <v>194.18799999999999</v>
       </c>
     </row>
-    <row r="68" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="68" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A68">
         <v>16.600000000000001</v>
       </c>
       <c r="B68">
         <v>166.33199999999999</v>
       </c>
       <c r="C68">
         <f t="shared" si="8"/>
         <v>1.7560000000000002</v>
       </c>
       <c r="D68">
         <v>168.08799999999999</v>
       </c>
       <c r="E68">
         <f t="shared" si="9"/>
         <v>2.703000000000003</v>
       </c>
       <c r="F68">
         <v>170.791</v>
       </c>
       <c r="G68">
         <f t="shared" si="10"/>
         <v>4.5169999999999959</v>
       </c>
       <c r="H68">
@@ -29122,51 +29120,51 @@
       <c r="L68">
         <v>185.34399999999999</v>
       </c>
       <c r="M68">
         <f t="shared" si="13"/>
         <v>4.5169999999999959</v>
       </c>
       <c r="N68">
         <v>189.86099999999999</v>
       </c>
       <c r="O68">
         <f t="shared" si="14"/>
         <v>2.703000000000003</v>
       </c>
       <c r="P68">
         <v>192.56399999999999</v>
       </c>
       <c r="Q68">
         <f t="shared" si="15"/>
         <v>1.7560000000000002</v>
       </c>
       <c r="R68">
         <v>194.32</v>
       </c>
     </row>
-    <row r="69" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="69" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A69">
         <v>16.7</v>
       </c>
       <c r="B69">
         <v>166.53299999999999</v>
       </c>
       <c r="C69">
         <f t="shared" si="8"/>
         <v>1.7510000000000048</v>
       </c>
       <c r="D69">
         <v>168.28399999999999</v>
       </c>
       <c r="E69">
         <f t="shared" si="9"/>
         <v>2.6970000000000027</v>
       </c>
       <c r="F69">
         <v>170.98099999999999</v>
       </c>
       <c r="G69">
         <f t="shared" si="10"/>
         <v>4.5049999999999955</v>
       </c>
       <c r="H69">
@@ -29186,51 +29184,51 @@
       <c r="L69">
         <v>185.49799999999999</v>
       </c>
       <c r="M69">
         <f t="shared" si="13"/>
         <v>4.5049999999999955</v>
       </c>
       <c r="N69">
         <v>190.00299999999999</v>
       </c>
       <c r="O69">
         <f t="shared" si="14"/>
         <v>2.6970000000000027</v>
       </c>
       <c r="P69">
         <v>192.7</v>
       </c>
       <c r="Q69">
         <f t="shared" si="15"/>
         <v>1.7510000000000048</v>
       </c>
       <c r="R69">
         <v>194.45099999999999</v>
       </c>
     </row>
-    <row r="70" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="70" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A70">
         <v>16.8</v>
       </c>
       <c r="B70">
         <v>166.73400000000001</v>
       </c>
       <c r="C70">
         <f t="shared" si="8"/>
         <v>1.7469999999999857</v>
       </c>
       <c r="D70">
         <v>168.48099999999999</v>
       </c>
       <c r="E70">
         <f t="shared" si="9"/>
         <v>2.688999999999993</v>
       </c>
       <c r="F70">
         <v>171.17</v>
       </c>
       <c r="G70">
         <f t="shared" si="10"/>
         <v>4.4950000000000045</v>
       </c>
       <c r="H70">
@@ -29250,51 +29248,51 @@
       <c r="L70">
         <v>185.65100000000001</v>
       </c>
       <c r="M70">
         <f t="shared" si="13"/>
         <v>4.4949999999999761</v>
       </c>
       <c r="N70">
         <v>190.14599999999999</v>
       </c>
       <c r="O70">
         <f t="shared" si="14"/>
         <v>2.6890000000000214</v>
       </c>
       <c r="P70">
         <v>192.83500000000001</v>
       </c>
       <c r="Q70">
         <f t="shared" si="15"/>
         <v>1.7469999999999857</v>
       </c>
       <c r="R70">
         <v>194.58199999999999</v>
       </c>
     </row>
-    <row r="71" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="71" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A71">
         <v>16.899999999999999</v>
       </c>
       <c r="B71">
         <v>166.935</v>
       </c>
       <c r="C71">
         <f t="shared" si="8"/>
         <v>1.7419999999999902</v>
       </c>
       <c r="D71">
         <v>168.67699999999999</v>
       </c>
       <c r="E71">
         <f t="shared" si="9"/>
         <v>2.6830000000000211</v>
       </c>
       <c r="F71">
         <v>171.36</v>
       </c>
       <c r="G71">
         <f t="shared" si="10"/>
         <v>4.4829999999999757</v>
       </c>
       <c r="H71">
@@ -29314,51 +29312,51 @@
       <c r="L71">
         <v>185.80500000000001</v>
       </c>
       <c r="M71">
         <f t="shared" si="13"/>
         <v>4.4830000000000041</v>
       </c>
       <c r="N71">
         <v>190.28800000000001</v>
       </c>
       <c r="O71">
         <f t="shared" si="14"/>
         <v>2.6829999999999927</v>
       </c>
       <c r="P71">
         <v>192.971</v>
       </c>
       <c r="Q71">
         <f t="shared" si="15"/>
         <v>1.7419999999999902</v>
       </c>
       <c r="R71">
         <v>194.71299999999999</v>
       </c>
     </row>
-    <row r="72" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="72" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A72">
         <v>17</v>
       </c>
       <c r="B72">
         <v>167.136</v>
       </c>
       <c r="C72">
         <f t="shared" si="8"/>
         <v>1.7379999999999995</v>
       </c>
       <c r="D72">
         <v>168.874</v>
       </c>
       <c r="E72">
         <f t="shared" si="9"/>
         <v>2.6760000000000161</v>
       </c>
       <c r="F72">
         <v>171.55</v>
       </c>
       <c r="G72">
         <f t="shared" si="10"/>
         <v>4.47199999999998</v>
       </c>
       <c r="H72">
@@ -29378,51 +29376,51 @@
       <c r="L72">
         <v>185.958</v>
       </c>
       <c r="M72">
         <f t="shared" si="13"/>
         <v>4.4720000000000084</v>
       </c>
       <c r="N72">
         <v>190.43</v>
       </c>
       <c r="O72">
         <f t="shared" si="14"/>
         <v>2.6759999999999877</v>
       </c>
       <c r="P72">
         <v>193.10599999999999</v>
       </c>
       <c r="Q72">
         <f t="shared" si="15"/>
         <v>1.7379999999999995</v>
       </c>
       <c r="R72">
         <v>194.84399999999999</v>
       </c>
     </row>
-    <row r="73" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="73" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A73">
         <v>17.100000000000001</v>
       </c>
       <c r="B73">
         <v>167.30099999999999</v>
       </c>
       <c r="C73">
         <f t="shared" si="8"/>
         <v>1.7350000000000136</v>
       </c>
       <c r="D73">
         <v>169.036</v>
       </c>
       <c r="E73">
         <f t="shared" si="9"/>
         <v>2.671999999999997</v>
       </c>
       <c r="F73">
         <v>171.708</v>
       </c>
       <c r="G73">
         <f t="shared" si="10"/>
         <v>4.4639999999999986</v>
       </c>
       <c r="H73">
@@ -29442,51 +29440,51 @@
       <c r="L73">
         <v>186.09200000000001</v>
       </c>
       <c r="M73">
         <f t="shared" si="13"/>
         <v>4.4639999999999986</v>
       </c>
       <c r="N73">
         <v>190.55600000000001</v>
       </c>
       <c r="O73">
         <f t="shared" si="14"/>
         <v>2.671999999999997</v>
       </c>
       <c r="P73">
         <v>193.22800000000001</v>
       </c>
       <c r="Q73">
         <f t="shared" si="15"/>
         <v>1.7349999999999852</v>
       </c>
       <c r="R73">
         <v>194.96299999999999</v>
       </c>
     </row>
-    <row r="74" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="74" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A74">
         <v>17.2</v>
       </c>
       <c r="B74">
         <v>167.46600000000001</v>
       </c>
       <c r="C74">
         <f t="shared" si="8"/>
         <v>1.7319999999999993</v>
       </c>
       <c r="D74">
         <v>169.19800000000001</v>
       </c>
       <c r="E74">
         <f t="shared" si="9"/>
         <v>2.6670000000000016</v>
       </c>
       <c r="F74">
         <v>171.86500000000001</v>
       </c>
       <c r="G74">
         <f t="shared" si="10"/>
         <v>4.4569999999999936</v>
       </c>
       <c r="H74">
@@ -29506,51 +29504,51 @@
       <c r="L74">
         <v>186.226</v>
       </c>
       <c r="M74">
         <f t="shared" si="13"/>
         <v>4.4569999999999936</v>
       </c>
       <c r="N74">
         <v>190.68299999999999</v>
       </c>
       <c r="O74">
         <f t="shared" si="14"/>
         <v>2.6670000000000016</v>
       </c>
       <c r="P74">
         <v>193.35</v>
       </c>
       <c r="Q74">
         <f t="shared" si="15"/>
         <v>1.7319999999999993</v>
       </c>
       <c r="R74">
         <v>195.08199999999999</v>
       </c>
     </row>
-    <row r="75" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="75" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A75">
         <v>17.3</v>
       </c>
       <c r="B75">
         <v>167.631</v>
       </c>
       <c r="C75">
         <f t="shared" si="8"/>
         <v>1.7299999999999898</v>
       </c>
       <c r="D75">
         <v>169.36099999999999</v>
       </c>
       <c r="E75">
         <f t="shared" si="9"/>
         <v>2.6620000000000061</v>
       </c>
       <c r="F75">
         <v>172.023</v>
       </c>
       <c r="G75">
         <f t="shared" si="10"/>
         <v>4.4500000000000171</v>
       </c>
       <c r="H75">
@@ -29570,51 +29568,51 @@
       <c r="L75">
         <v>186.35900000000001</v>
       </c>
       <c r="M75">
         <f t="shared" si="13"/>
         <v>4.4499999999999886</v>
       </c>
       <c r="N75">
         <v>190.809</v>
       </c>
       <c r="O75">
         <f t="shared" si="14"/>
         <v>2.6620000000000061</v>
       </c>
       <c r="P75">
         <v>193.471</v>
       </c>
       <c r="Q75">
         <f t="shared" si="15"/>
         <v>1.7299999999999898</v>
       </c>
       <c r="R75">
         <v>195.20099999999999</v>
       </c>
     </row>
-    <row r="76" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="76" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A76">
         <v>17.399999999999999</v>
       </c>
       <c r="B76">
         <v>167.797</v>
       </c>
       <c r="C76">
         <f t="shared" si="8"/>
         <v>1.7259999999999991</v>
       </c>
       <c r="D76">
         <v>169.523</v>
       </c>
       <c r="E76">
         <f t="shared" si="9"/>
         <v>2.6580000000000155</v>
       </c>
       <c r="F76">
         <v>172.18100000000001</v>
       </c>
       <c r="G76">
         <f t="shared" si="10"/>
         <v>4.4419999999999789</v>
       </c>
       <c r="H76">
@@ -29634,51 +29632,51 @@
       <c r="L76">
         <v>186.49299999999999</v>
       </c>
       <c r="M76">
         <f t="shared" si="13"/>
         <v>4.4420000000000073</v>
       </c>
       <c r="N76">
         <v>190.935</v>
       </c>
       <c r="O76">
         <f t="shared" si="14"/>
         <v>2.657999999999987</v>
       </c>
       <c r="P76">
         <v>193.59299999999999</v>
       </c>
       <c r="Q76">
         <f t="shared" si="15"/>
         <v>1.7259999999999991</v>
       </c>
       <c r="R76">
         <v>195.31899999999999</v>
       </c>
     </row>
-    <row r="77" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="77" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A77">
         <v>17.5</v>
       </c>
       <c r="B77">
         <v>167.96199999999999</v>
       </c>
       <c r="C77">
         <f t="shared" si="8"/>
         <v>1.7230000000000132</v>
       </c>
       <c r="D77">
         <v>169.685</v>
       </c>
       <c r="E77">
         <f t="shared" si="9"/>
         <v>2.6539999999999964</v>
       </c>
       <c r="F77">
         <v>172.339</v>
       </c>
       <c r="G77">
         <f t="shared" si="10"/>
         <v>4.4339999999999975</v>
       </c>
       <c r="H77">
@@ -29698,51 +29696,51 @@
       <c r="L77">
         <v>186.62700000000001</v>
       </c>
       <c r="M77">
         <f t="shared" si="13"/>
         <v>4.4339999999999975</v>
       </c>
       <c r="N77">
         <v>191.06100000000001</v>
       </c>
       <c r="O77">
         <f t="shared" si="14"/>
         <v>2.6539999999999964</v>
       </c>
       <c r="P77">
         <v>193.715</v>
       </c>
       <c r="Q77">
         <f t="shared" si="15"/>
         <v>1.7229999999999848</v>
       </c>
       <c r="R77">
         <v>195.43799999999999</v>
       </c>
     </row>
-    <row r="78" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="78" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A78">
         <v>17.600000000000001</v>
       </c>
       <c r="B78">
         <v>168.13800000000001</v>
       </c>
       <c r="C78">
         <f t="shared" si="8"/>
         <v>1.7199999999999989</v>
       </c>
       <c r="D78">
         <v>169.858</v>
       </c>
       <c r="E78">
         <f t="shared" si="9"/>
         <v>2.6479999999999961</v>
       </c>
       <c r="F78">
         <v>172.506</v>
       </c>
       <c r="G78">
         <f t="shared" si="10"/>
         <v>4.4240000000000066</v>
       </c>
       <c r="H78">
@@ -29762,51 +29760,51 @@
       <c r="L78">
         <v>186.762</v>
       </c>
       <c r="M78">
         <f t="shared" si="13"/>
         <v>4.4240000000000066</v>
       </c>
       <c r="N78">
         <v>191.18600000000001</v>
       </c>
       <c r="O78">
         <f t="shared" si="14"/>
         <v>2.6479999999999961</v>
       </c>
       <c r="P78">
         <v>193.834</v>
       </c>
       <c r="Q78">
         <f t="shared" si="15"/>
         <v>1.7199999999999989</v>
       </c>
       <c r="R78">
         <v>195.554</v>
       </c>
     </row>
-    <row r="79" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="79" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A79">
         <v>17.7</v>
       </c>
       <c r="B79">
         <v>168.31399999999999</v>
       </c>
       <c r="C79">
         <f t="shared" si="8"/>
         <v>1.7160000000000082</v>
       </c>
       <c r="D79">
         <v>170.03</v>
       </c>
       <c r="E79">
         <f t="shared" si="9"/>
         <v>2.6419999999999959</v>
       </c>
       <c r="F79">
         <v>172.672</v>
       </c>
       <c r="G79">
         <f t="shared" si="10"/>
         <v>4.414999999999992</v>
       </c>
       <c r="H79">
@@ -29826,51 +29824,51 @@
       <c r="L79">
         <v>186.89699999999999</v>
       </c>
       <c r="M79">
         <f t="shared" si="13"/>
         <v>4.4150000000000205</v>
       </c>
       <c r="N79">
         <v>191.31200000000001</v>
       </c>
       <c r="O79">
         <f t="shared" si="14"/>
         <v>2.6419999999999959</v>
       </c>
       <c r="P79">
         <v>193.95400000000001</v>
       </c>
       <c r="Q79">
         <f t="shared" si="15"/>
         <v>1.7159999999999798</v>
       </c>
       <c r="R79">
         <v>195.67</v>
       </c>
     </row>
-    <row r="80" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="80" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A80">
         <v>17.8</v>
       </c>
       <c r="B80">
         <v>168.49</v>
       </c>
       <c r="C80">
         <f t="shared" si="8"/>
         <v>1.7119999999999891</v>
       </c>
       <c r="D80">
         <v>170.202</v>
       </c>
       <c r="E80">
         <f t="shared" si="9"/>
         <v>2.6370000000000005</v>
       </c>
       <c r="F80">
         <v>172.839</v>
       </c>
       <c r="G80">
         <f t="shared" si="10"/>
         <v>4.4050000000000011</v>
       </c>
       <c r="H80">
@@ -29890,51 +29888,51 @@
       <c r="L80">
         <v>187.03200000000001</v>
       </c>
       <c r="M80">
         <f t="shared" si="13"/>
         <v>4.4050000000000011</v>
       </c>
       <c r="N80">
         <v>191.43700000000001</v>
       </c>
       <c r="O80">
         <f t="shared" si="14"/>
         <v>2.6370000000000005</v>
       </c>
       <c r="P80">
         <v>194.07400000000001</v>
       </c>
       <c r="Q80">
         <f t="shared" si="15"/>
         <v>1.7119999999999891</v>
       </c>
       <c r="R80">
         <v>195.786</v>
       </c>
     </row>
-    <row r="81" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="81" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A81">
         <v>17.899999999999999</v>
       </c>
       <c r="B81">
         <v>168.666</v>
       </c>
       <c r="C81">
         <f t="shared" si="8"/>
         <v>1.7090000000000032</v>
       </c>
       <c r="D81">
         <v>170.375</v>
       </c>
       <c r="E81">
         <f t="shared" si="9"/>
         <v>2.6299999999999955</v>
       </c>
       <c r="F81">
         <v>173.005</v>
       </c>
       <c r="G81">
         <f t="shared" si="10"/>
         <v>4.3950000000000102</v>
       </c>
       <c r="H81">
@@ -29954,51 +29952,51 @@
       <c r="L81">
         <v>187.16800000000001</v>
       </c>
       <c r="M81">
         <f t="shared" si="13"/>
         <v>4.3949999999999818</v>
       </c>
       <c r="N81">
         <v>191.56299999999999</v>
       </c>
       <c r="O81">
         <f t="shared" si="14"/>
         <v>2.6300000000000239</v>
       </c>
       <c r="P81">
         <v>194.19300000000001</v>
       </c>
       <c r="Q81">
         <f t="shared" si="15"/>
         <v>1.7089999999999748</v>
       </c>
       <c r="R81">
         <v>195.90199999999999</v>
       </c>
     </row>
-    <row r="82" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="82" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A82">
         <v>18</v>
       </c>
       <c r="B82">
         <v>168.84299999999999</v>
       </c>
       <c r="C82">
         <f t="shared" si="8"/>
         <v>1.7040000000000077</v>
       </c>
       <c r="D82">
         <v>170.547</v>
       </c>
       <c r="E82">
         <f t="shared" si="9"/>
         <v>2.625</v>
       </c>
       <c r="F82">
         <v>173.172</v>
       </c>
       <c r="G82">
         <f t="shared" si="10"/>
         <v>4.3849999999999909</v>
       </c>
       <c r="H82">
@@ -30018,116 +30016,116 @@
       <c r="L82">
         <v>187.303</v>
       </c>
       <c r="M82">
         <f t="shared" si="13"/>
         <v>4.3849999999999909</v>
       </c>
       <c r="N82">
         <v>191.68799999999999</v>
       </c>
       <c r="O82">
         <f t="shared" si="14"/>
         <v>2.625</v>
       </c>
       <c r="P82">
         <v>194.31299999999999</v>
       </c>
       <c r="Q82">
         <f t="shared" si="15"/>
         <v>1.7040000000000077</v>
       </c>
       <c r="R82">
         <v>196.017</v>
       </c>
     </row>
-    <row r="85" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="85" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A85">
         <f>6.7*81</f>
         <v>542.70000000000005</v>
       </c>
     </row>
-    <row r="86" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="86" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A86">
         <f>A85/8</f>
         <v>67.837500000000006</v>
       </c>
       <c r="B86">
         <v>166.53299999999999</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="EMmGv8nf2O/XDEcltbD692j1sTbsSTFGxPw9WGTEw/i/xdvM9Hu6QSiplRABF6e8pyfTaKVM1+F4/ph6qVGVhw==" saltValue="NchFP67rrYnuj8xCS4flCQ==" spinCount="100000" sheet="1" scenarios="1" selectLockedCells="1" selectUnlockedCells="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C7F00377-CAD4-BD4A-93C0-BFE518070C1F}">
   <sheetPr codeName="Blad4"/>
   <dimension ref="A1:R82"/>
   <sheetViews>
     <sheetView topLeftCell="A2" zoomScaleNormal="294" workbookViewId="0">
       <selection activeCell="J18" sqref="J18:O18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
   <sheetData>
-    <row r="1" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="J1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="P1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="R1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
-    <row r="2" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A2">
         <v>10</v>
       </c>
       <c r="B2">
         <v>131.31800000000001</v>
       </c>
       <c r="C2">
         <f>D2-B2</f>
         <v>1.5229999999999961</v>
       </c>
       <c r="D2">
         <v>132.84100000000001</v>
       </c>
       <c r="E2">
         <f>F2-D2</f>
         <v>2.3460000000000036</v>
       </c>
       <c r="F2">
         <v>135.18700000000001</v>
       </c>
       <c r="G2">
         <f>H2-F2</f>
         <v>3.9189999999999827</v>
       </c>
       <c r="H2">
@@ -30147,51 +30145,51 @@
       <c r="L2">
         <v>147.81399999999999</v>
       </c>
       <c r="M2">
         <f>N2-L2</f>
         <v>3.9190000000000111</v>
       </c>
       <c r="N2">
         <v>151.733</v>
       </c>
       <c r="O2">
         <f>P2-N2</f>
         <v>2.3460000000000036</v>
       </c>
       <c r="P2">
         <v>154.07900000000001</v>
       </c>
       <c r="Q2">
         <f>R2-P2</f>
         <v>1.5229999999999961</v>
       </c>
       <c r="R2">
         <v>155.602</v>
       </c>
     </row>
-    <row r="3" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A3">
         <v>10.1</v>
       </c>
       <c r="B3">
         <v>131.893</v>
       </c>
       <c r="C3">
         <f t="shared" ref="C3:C66" si="0">D3-B3</f>
         <v>1.5300000000000011</v>
       </c>
       <c r="D3">
         <v>133.423</v>
       </c>
       <c r="E3">
         <f t="shared" ref="E3:E66" si="1">F3-D3</f>
         <v>2.3549999999999898</v>
       </c>
       <c r="F3">
         <v>135.77799999999999</v>
       </c>
       <c r="G3">
         <f t="shared" ref="G3:G66" si="2">H3-F3</f>
         <v>3.9370000000000118</v>
       </c>
       <c r="H3">
@@ -30211,51 +30209,51 @@
       <c r="L3">
         <v>148.46100000000001</v>
       </c>
       <c r="M3">
         <f t="shared" ref="M3:M66" si="5">N3-L3</f>
         <v>3.9369999999999834</v>
       </c>
       <c r="N3">
         <v>152.398</v>
       </c>
       <c r="O3">
         <f t="shared" ref="O3:O66" si="6">P3-N3</f>
         <v>2.3549999999999898</v>
       </c>
       <c r="P3">
         <v>154.75299999999999</v>
       </c>
       <c r="Q3">
         <f t="shared" ref="Q3:Q66" si="7">R3-P3</f>
         <v>1.5300000000000011</v>
       </c>
       <c r="R3">
         <v>156.28299999999999</v>
       </c>
     </row>
-    <row r="4" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A4">
         <v>10.199999999999999</v>
       </c>
       <c r="B4">
         <v>132.46799999999999</v>
       </c>
       <c r="C4">
         <f t="shared" si="0"/>
         <v>1.5360000000000014</v>
       </c>
       <c r="D4">
         <v>134.00399999999999</v>
       </c>
       <c r="E4">
         <f t="shared" si="1"/>
         <v>2.3660000000000139</v>
       </c>
       <c r="F4">
         <v>136.37</v>
       </c>
       <c r="G4">
         <f t="shared" si="2"/>
         <v>3.9540000000000077</v>
       </c>
       <c r="H4">
@@ -30275,51 +30273,51 @@
       <c r="L4">
         <v>149.108</v>
       </c>
       <c r="M4">
         <f t="shared" si="5"/>
         <v>3.9540000000000077</v>
       </c>
       <c r="N4">
         <v>153.06200000000001</v>
       </c>
       <c r="O4">
         <f t="shared" si="6"/>
         <v>2.3659999999999854</v>
       </c>
       <c r="P4">
         <v>155.428</v>
       </c>
       <c r="Q4">
         <f t="shared" si="7"/>
         <v>1.5360000000000014</v>
       </c>
       <c r="R4">
         <v>156.964</v>
       </c>
     </row>
-    <row r="5" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A5">
         <v>10.3</v>
       </c>
       <c r="B5">
         <v>133.04300000000001</v>
       </c>
       <c r="C5">
         <f t="shared" si="0"/>
         <v>1.5430000000000064</v>
       </c>
       <c r="D5">
         <v>134.58600000000001</v>
       </c>
       <c r="E5">
         <f t="shared" si="1"/>
         <v>2.3759999999999764</v>
       </c>
       <c r="F5">
         <v>136.96199999999999</v>
       </c>
       <c r="G5">
         <f t="shared" si="2"/>
         <v>3.9710000000000036</v>
       </c>
       <c r="H5">
@@ -30339,51 +30337,51 @@
       <c r="L5">
         <v>149.755</v>
       </c>
       <c r="M5">
         <f t="shared" si="5"/>
         <v>3.9710000000000036</v>
       </c>
       <c r="N5">
         <v>153.726</v>
       </c>
       <c r="O5">
         <f t="shared" si="6"/>
         <v>2.3760000000000048</v>
       </c>
       <c r="P5">
         <v>156.102</v>
       </c>
       <c r="Q5">
         <f t="shared" si="7"/>
         <v>1.5430000000000064</v>
       </c>
       <c r="R5">
         <v>157.64500000000001</v>
       </c>
     </row>
-    <row r="6" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A6">
         <v>10.4</v>
       </c>
       <c r="B6">
         <v>133.61799999999999</v>
       </c>
       <c r="C6">
         <f t="shared" si="0"/>
         <v>1.5490000000000066</v>
       </c>
       <c r="D6">
         <v>135.167</v>
       </c>
       <c r="E6">
         <f t="shared" si="1"/>
         <v>2.3870000000000005</v>
       </c>
       <c r="F6">
         <v>137.554</v>
       </c>
       <c r="G6">
         <f t="shared" si="2"/>
         <v>3.9869999999999948</v>
       </c>
       <c r="H6">
@@ -30403,51 +30401,51 @@
       <c r="L6">
         <v>150.40299999999999</v>
       </c>
       <c r="M6">
         <f t="shared" si="5"/>
         <v>3.9869999999999948</v>
       </c>
       <c r="N6">
         <v>154.38999999999999</v>
       </c>
       <c r="O6">
         <f t="shared" si="6"/>
         <v>2.3870000000000005</v>
       </c>
       <c r="P6">
         <v>156.77699999999999</v>
       </c>
       <c r="Q6">
         <f t="shared" si="7"/>
         <v>1.5490000000000066</v>
       </c>
       <c r="R6">
         <v>158.32599999999999</v>
       </c>
     </row>
-    <row r="7" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A7">
         <v>10.5</v>
       </c>
       <c r="B7">
         <v>134.19200000000001</v>
       </c>
       <c r="C7">
         <f t="shared" si="0"/>
         <v>1.5569999999999879</v>
       </c>
       <c r="D7">
         <v>135.749</v>
       </c>
       <c r="E7">
         <f t="shared" si="1"/>
         <v>2.3969999999999914</v>
       </c>
       <c r="F7">
         <v>138.14599999999999</v>
       </c>
       <c r="G7">
         <f t="shared" si="2"/>
         <v>4.0040000000000191</v>
       </c>
       <c r="H7">
@@ -30467,51 +30465,51 @@
       <c r="L7">
         <v>151.05000000000001</v>
       </c>
       <c r="M7">
         <f t="shared" si="5"/>
         <v>4.0039999999999907</v>
       </c>
       <c r="N7">
         <v>155.054</v>
       </c>
       <c r="O7">
         <f t="shared" si="6"/>
         <v>2.3969999999999914</v>
       </c>
       <c r="P7">
         <v>157.45099999999999</v>
       </c>
       <c r="Q7">
         <f t="shared" si="7"/>
         <v>1.5570000000000164</v>
       </c>
       <c r="R7">
         <v>159.00800000000001</v>
       </c>
     </row>
-    <row r="8" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A8">
         <v>10.6</v>
       </c>
       <c r="B8">
         <v>134.773</v>
       </c>
       <c r="C8">
         <f t="shared" si="0"/>
         <v>1.5620000000000118</v>
       </c>
       <c r="D8">
         <v>136.33500000000001</v>
       </c>
       <c r="E8">
         <f t="shared" si="1"/>
         <v>2.4060000000000059</v>
       </c>
       <c r="F8">
         <v>138.74100000000001</v>
       </c>
       <c r="G8">
         <f t="shared" si="2"/>
         <v>4.0199999999999818</v>
       </c>
       <c r="H8">
@@ -30531,51 +30529,51 @@
       <c r="L8">
         <v>151.69499999999999</v>
       </c>
       <c r="M8">
         <f t="shared" si="5"/>
         <v>4.0200000000000102</v>
       </c>
       <c r="N8">
         <v>155.715</v>
       </c>
       <c r="O8">
         <f t="shared" si="6"/>
         <v>2.4060000000000059</v>
       </c>
       <c r="P8">
         <v>158.12100000000001</v>
       </c>
       <c r="Q8">
         <f t="shared" si="7"/>
         <v>1.5619999999999834</v>
       </c>
       <c r="R8">
         <v>159.68299999999999</v>
       </c>
     </row>
-    <row r="9" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A9">
         <v>10.7</v>
       </c>
       <c r="B9">
         <v>135.35300000000001</v>
       </c>
       <c r="C9">
         <f t="shared" si="0"/>
         <v>1.5689999999999884</v>
       </c>
       <c r="D9">
         <v>136.922</v>
       </c>
       <c r="E9">
         <f t="shared" si="1"/>
         <v>2.414999999999992</v>
       </c>
       <c r="F9">
         <v>139.33699999999999</v>
       </c>
       <c r="G9">
         <f t="shared" si="2"/>
         <v>4.035000000000025</v>
       </c>
       <c r="H9">
@@ -30595,51 +30593,51 @@
       <c r="L9">
         <v>152.34</v>
       </c>
       <c r="M9">
         <f t="shared" si="5"/>
         <v>4.0349999999999966</v>
       </c>
       <c r="N9">
         <v>156.375</v>
       </c>
       <c r="O9">
         <f t="shared" si="6"/>
         <v>2.414999999999992</v>
       </c>
       <c r="P9">
         <v>158.79</v>
       </c>
       <c r="Q9">
         <f t="shared" si="7"/>
         <v>1.5690000000000168</v>
       </c>
       <c r="R9">
         <v>160.35900000000001</v>
       </c>
     </row>
-    <row r="10" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A10">
         <v>10.8</v>
       </c>
       <c r="B10">
         <v>135.934</v>
       </c>
       <c r="C10">
         <f t="shared" si="0"/>
         <v>1.5740000000000123</v>
       </c>
       <c r="D10">
         <v>137.50800000000001</v>
       </c>
       <c r="E10">
         <f t="shared" si="1"/>
         <v>2.4239999999999782</v>
       </c>
       <c r="F10">
         <v>139.93199999999999</v>
       </c>
       <c r="G10">
         <f t="shared" si="2"/>
         <v>4.0510000000000161</v>
       </c>
       <c r="H10">
@@ -30659,51 +30657,51 @@
       <c r="L10">
         <v>152.98500000000001</v>
       </c>
       <c r="M10">
         <f t="shared" si="5"/>
         <v>4.0509999999999877</v>
       </c>
       <c r="N10">
         <v>157.036</v>
       </c>
       <c r="O10">
         <f t="shared" si="6"/>
         <v>2.4240000000000066</v>
       </c>
       <c r="P10">
         <v>159.46</v>
       </c>
       <c r="Q10">
         <f t="shared" si="7"/>
         <v>1.5739999999999839</v>
       </c>
       <c r="R10">
         <v>161.03399999999999</v>
       </c>
     </row>
-    <row r="11" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A11">
         <v>10.9</v>
       </c>
       <c r="B11">
         <v>136.51400000000001</v>
       </c>
       <c r="C11">
         <f t="shared" si="0"/>
         <v>1.5809999999999889</v>
       </c>
       <c r="D11">
         <v>138.095</v>
       </c>
       <c r="E11">
         <f t="shared" si="1"/>
         <v>2.4329999999999927</v>
       </c>
       <c r="F11">
         <v>140.52799999999999</v>
       </c>
       <c r="G11">
         <f t="shared" si="2"/>
         <v>4.0660000000000025</v>
       </c>
       <c r="H11">
@@ -30723,51 +30721,51 @@
       <c r="L11">
         <v>153.63</v>
       </c>
       <c r="M11">
         <f t="shared" si="5"/>
         <v>4.0660000000000025</v>
       </c>
       <c r="N11">
         <v>157.696</v>
       </c>
       <c r="O11">
         <f t="shared" si="6"/>
         <v>2.4329999999999927</v>
       </c>
       <c r="P11">
         <v>160.12899999999999</v>
       </c>
       <c r="Q11">
         <f t="shared" si="7"/>
         <v>1.5810000000000173</v>
       </c>
       <c r="R11">
         <v>161.71</v>
       </c>
     </row>
-    <row r="12" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>137.095</v>
       </c>
       <c r="C12">
         <f t="shared" si="0"/>
         <v>1.5860000000000127</v>
       </c>
       <c r="D12">
         <v>138.68100000000001</v>
       </c>
       <c r="E12">
         <f t="shared" si="1"/>
         <v>2.4429999999999836</v>
       </c>
       <c r="F12">
         <v>141.124</v>
       </c>
       <c r="G12">
         <f t="shared" si="2"/>
         <v>4.0810000000000173</v>
       </c>
       <c r="H12">
@@ -30787,51 +30785,51 @@
       <c r="L12">
         <v>154.27500000000001</v>
       </c>
       <c r="M12">
         <f t="shared" si="5"/>
         <v>4.0809999999999889</v>
       </c>
       <c r="N12">
         <v>158.35599999999999</v>
       </c>
       <c r="O12">
         <f t="shared" si="6"/>
         <v>2.4430000000000121</v>
       </c>
       <c r="P12">
         <v>160.79900000000001</v>
       </c>
       <c r="Q12">
         <f t="shared" si="7"/>
         <v>1.5859999999999843</v>
       </c>
       <c r="R12">
         <v>162.38499999999999</v>
       </c>
     </row>
-    <row r="13" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A13">
         <v>11.1</v>
       </c>
       <c r="B13">
         <v>137.672</v>
       </c>
       <c r="C13">
         <f t="shared" si="0"/>
         <v>1.5910000000000082</v>
       </c>
       <c r="D13">
         <v>139.26300000000001</v>
       </c>
       <c r="E13">
         <f t="shared" si="1"/>
         <v>2.4489999999999839</v>
       </c>
       <c r="F13">
         <v>141.71199999999999</v>
       </c>
       <c r="G13">
         <f t="shared" si="2"/>
         <v>4.0930000000000177</v>
       </c>
       <c r="H13">
@@ -30851,51 +30849,51 @@
       <c r="L13">
         <v>154.899</v>
       </c>
       <c r="M13">
         <f t="shared" si="5"/>
         <v>4.0929999999999893</v>
       </c>
       <c r="N13">
         <v>158.99199999999999</v>
       </c>
       <c r="O13">
         <f t="shared" si="6"/>
         <v>2.4490000000000123</v>
       </c>
       <c r="P13">
         <v>161.441</v>
       </c>
       <c r="Q13">
         <f t="shared" si="7"/>
         <v>1.5910000000000082</v>
       </c>
       <c r="R13">
         <v>163.03200000000001</v>
       </c>
     </row>
-    <row r="14" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A14">
         <v>11.2</v>
       </c>
       <c r="B14">
         <v>138.25</v>
       </c>
       <c r="C14">
         <f t="shared" si="0"/>
         <v>1.5949999999999989</v>
       </c>
       <c r="D14">
         <v>139.845</v>
       </c>
       <c r="E14">
         <f t="shared" si="1"/>
         <v>2.4550000000000125</v>
       </c>
       <c r="F14">
         <v>142.30000000000001</v>
       </c>
       <c r="G14">
         <f t="shared" si="2"/>
         <v>4.103999999999985</v>
       </c>
       <c r="H14">
@@ -30915,51 +30913,51 @@
       <c r="L14">
         <v>155.524</v>
       </c>
       <c r="M14">
         <f t="shared" si="5"/>
         <v>4.103999999999985</v>
       </c>
       <c r="N14">
         <v>159.62799999999999</v>
       </c>
       <c r="O14">
         <f t="shared" si="6"/>
         <v>2.4550000000000125</v>
       </c>
       <c r="P14">
         <v>162.083</v>
       </c>
       <c r="Q14">
         <f t="shared" si="7"/>
         <v>1.5949999999999989</v>
       </c>
       <c r="R14">
         <v>163.678</v>
       </c>
     </row>
-    <row r="15" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A15">
         <v>11.3</v>
       </c>
       <c r="B15">
         <v>138.827</v>
       </c>
       <c r="C15">
         <f t="shared" si="0"/>
         <v>1.5989999999999895</v>
       </c>
       <c r="D15">
         <v>140.42599999999999</v>
       </c>
       <c r="E15">
         <f t="shared" si="1"/>
         <v>2.4630000000000223</v>
       </c>
       <c r="F15">
         <v>142.88900000000001</v>
       </c>
       <c r="G15">
         <f t="shared" si="2"/>
         <v>4.1149999999999807</v>
       </c>
       <c r="H15">
@@ -30979,51 +30977,51 @@
       <c r="L15">
         <v>156.148</v>
       </c>
       <c r="M15">
         <f t="shared" si="5"/>
         <v>4.1150000000000091</v>
       </c>
       <c r="N15">
         <v>160.26300000000001</v>
       </c>
       <c r="O15">
         <f t="shared" si="6"/>
         <v>2.4629999999999939</v>
       </c>
       <c r="P15">
         <v>162.726</v>
       </c>
       <c r="Q15">
         <f t="shared" si="7"/>
         <v>1.5989999999999895</v>
       </c>
       <c r="R15">
         <v>164.32499999999999</v>
       </c>
     </row>
-    <row r="16" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A16">
         <v>11.4</v>
       </c>
       <c r="B16">
         <v>139.405</v>
       </c>
       <c r="C16">
         <f t="shared" si="0"/>
         <v>1.6030000000000086</v>
       </c>
       <c r="D16">
         <v>141.00800000000001</v>
       </c>
       <c r="E16">
         <f t="shared" si="1"/>
         <v>2.4699999999999989</v>
       </c>
       <c r="F16">
         <v>143.47800000000001</v>
       </c>
       <c r="G16">
         <f t="shared" si="2"/>
         <v>4.1260000000000048</v>
       </c>
       <c r="H16">
@@ -31043,51 +31041,51 @@
       <c r="L16">
         <v>156.77199999999999</v>
       </c>
       <c r="M16">
         <f t="shared" si="5"/>
         <v>4.1260000000000048</v>
       </c>
       <c r="N16">
         <v>160.898</v>
       </c>
       <c r="O16">
         <f t="shared" si="6"/>
         <v>2.4699999999999989</v>
       </c>
       <c r="P16">
         <v>163.36799999999999</v>
       </c>
       <c r="Q16">
         <f t="shared" si="7"/>
         <v>1.6030000000000086</v>
       </c>
       <c r="R16">
         <v>164.971</v>
       </c>
     </row>
-    <row r="17" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A17">
         <v>11.5</v>
       </c>
       <c r="B17">
         <v>139.983</v>
       </c>
       <c r="C17">
         <f t="shared" si="0"/>
         <v>1.6080000000000041</v>
       </c>
       <c r="D17">
         <v>141.59100000000001</v>
       </c>
       <c r="E17">
         <f t="shared" si="1"/>
         <v>2.4749999999999943</v>
       </c>
       <c r="F17">
         <v>144.066</v>
       </c>
       <c r="G17">
         <f t="shared" si="2"/>
         <v>4.1370000000000005</v>
       </c>
       <c r="H17">
@@ -31107,51 +31105,51 @@
       <c r="L17">
         <v>157.39699999999999</v>
       </c>
       <c r="M17">
         <f t="shared" si="5"/>
         <v>4.1370000000000005</v>
       </c>
       <c r="N17">
         <v>161.53399999999999</v>
       </c>
       <c r="O17">
         <f t="shared" si="6"/>
         <v>2.4749999999999943</v>
       </c>
       <c r="P17">
         <v>164.00899999999999</v>
       </c>
       <c r="Q17">
         <f t="shared" si="7"/>
         <v>1.6080000000000041</v>
       </c>
       <c r="R17">
         <v>165.61699999999999</v>
       </c>
     </row>
-    <row r="18" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A18">
         <v>11.6</v>
       </c>
       <c r="B18">
         <v>140.53899999999999</v>
       </c>
       <c r="C18">
         <f t="shared" si="0"/>
         <v>1.6110000000000184</v>
       </c>
       <c r="D18">
         <v>142.15</v>
       </c>
       <c r="E18">
         <f t="shared" si="1"/>
         <v>2.4809999999999945</v>
       </c>
       <c r="F18">
         <v>144.631</v>
       </c>
       <c r="G18">
         <f t="shared" si="2"/>
         <v>4.1450000000000102</v>
       </c>
       <c r="H18">
@@ -31171,51 +31169,51 @@
       <c r="L18">
         <v>157.988</v>
       </c>
       <c r="M18">
         <f t="shared" si="5"/>
         <v>4.1450000000000102</v>
       </c>
       <c r="N18">
         <v>162.13300000000001</v>
       </c>
       <c r="O18">
         <f t="shared" si="6"/>
         <v>2.4809999999999945</v>
       </c>
       <c r="P18">
         <v>164.614</v>
       </c>
       <c r="Q18">
         <f t="shared" si="7"/>
         <v>1.61099999999999</v>
       </c>
       <c r="R18">
         <v>166.22499999999999</v>
       </c>
     </row>
-    <row r="19" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A19">
         <v>11.7</v>
       </c>
       <c r="B19">
         <v>141.095</v>
       </c>
       <c r="C19">
         <f t="shared" si="0"/>
         <v>1.6150000000000091</v>
       </c>
       <c r="D19">
         <v>142.71</v>
       </c>
       <c r="E19">
         <f t="shared" si="1"/>
         <v>2.4849999999999852</v>
       </c>
       <c r="F19">
         <v>145.19499999999999</v>
       </c>
       <c r="G19">
         <f t="shared" si="2"/>
         <v>4.1539999999999964</v>
       </c>
       <c r="H19">
@@ -31235,51 +31233,51 @@
       <c r="L19">
         <v>158.57900000000001</v>
       </c>
       <c r="M19">
         <f t="shared" si="5"/>
         <v>4.1539999999999964</v>
       </c>
       <c r="N19">
         <v>162.733</v>
       </c>
       <c r="O19">
         <f t="shared" si="6"/>
         <v>2.4849999999999852</v>
       </c>
       <c r="P19">
         <v>165.21799999999999</v>
       </c>
       <c r="Q19">
         <f t="shared" si="7"/>
         <v>1.6150000000000091</v>
       </c>
       <c r="R19">
         <v>166.833</v>
       </c>
     </row>
-    <row r="20" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A20">
         <v>11.8</v>
       </c>
       <c r="B20">
         <v>141.65199999999999</v>
       </c>
       <c r="C20">
         <f t="shared" si="0"/>
         <v>1.6170000000000186</v>
       </c>
       <c r="D20">
         <v>143.26900000000001</v>
       </c>
       <c r="E20">
         <f t="shared" si="1"/>
         <v>2.4909999999999854</v>
       </c>
       <c r="F20">
         <v>145.76</v>
       </c>
       <c r="G20">
         <f t="shared" si="2"/>
         <v>4.1620000000000061</v>
       </c>
       <c r="H20">
@@ -31299,51 +31297,51 @@
       <c r="L20">
         <v>159.16999999999999</v>
       </c>
       <c r="M20">
         <f t="shared" si="5"/>
         <v>4.1620000000000061</v>
       </c>
       <c r="N20">
         <v>163.33199999999999</v>
       </c>
       <c r="O20">
         <f t="shared" si="6"/>
         <v>2.4910000000000139</v>
       </c>
       <c r="P20">
         <v>165.82300000000001</v>
       </c>
       <c r="Q20">
         <f t="shared" si="7"/>
         <v>1.6169999999999902</v>
       </c>
       <c r="R20">
         <v>167.44</v>
       </c>
     </row>
-    <row r="21" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A21">
         <v>11.9</v>
       </c>
       <c r="B21">
         <v>142.209</v>
       </c>
       <c r="C21">
         <f t="shared" si="0"/>
         <v>1.6200000000000045</v>
       </c>
       <c r="D21">
         <v>143.82900000000001</v>
       </c>
       <c r="E21">
         <f t="shared" si="1"/>
         <v>2.4959999999999809</v>
       </c>
       <c r="F21">
         <v>146.32499999999999</v>
       </c>
       <c r="G21">
         <f t="shared" si="2"/>
         <v>4.1700000000000159</v>
       </c>
       <c r="H21">
@@ -31363,51 +31361,51 @@
       <c r="L21">
         <v>159.761</v>
       </c>
       <c r="M21">
         <f t="shared" si="5"/>
         <v>4.1700000000000159</v>
       </c>
       <c r="N21">
         <v>163.93100000000001</v>
       </c>
       <c r="O21">
         <f t="shared" si="6"/>
         <v>2.4959999999999809</v>
       </c>
       <c r="P21">
         <v>166.42699999999999</v>
       </c>
       <c r="Q21">
         <f t="shared" si="7"/>
         <v>1.6200000000000045</v>
       </c>
       <c r="R21">
         <v>168.047</v>
       </c>
     </row>
-    <row r="22" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A22">
         <v>12</v>
       </c>
       <c r="B22">
         <v>142.76599999999999</v>
       </c>
       <c r="C22">
         <f t="shared" si="0"/>
         <v>1.6230000000000189</v>
       </c>
       <c r="D22">
         <v>144.38900000000001</v>
       </c>
       <c r="E22">
         <f t="shared" si="1"/>
         <v>2.5009999999999764</v>
       </c>
       <c r="F22">
         <v>146.88999999999999</v>
       </c>
       <c r="G22">
         <f t="shared" si="2"/>
         <v>4.1780000000000257</v>
       </c>
       <c r="H22">
@@ -31427,51 +31425,51 @@
       <c r="L22">
         <v>160.352</v>
       </c>
       <c r="M22">
         <f t="shared" si="5"/>
         <v>4.1779999999999973</v>
       </c>
       <c r="N22">
         <v>164.53</v>
       </c>
       <c r="O22">
         <f t="shared" si="6"/>
         <v>2.5010000000000048</v>
       </c>
       <c r="P22">
         <v>167.03100000000001</v>
       </c>
       <c r="Q22">
         <f t="shared" si="7"/>
         <v>1.6229999999999905</v>
       </c>
       <c r="R22">
         <v>168.654</v>
       </c>
     </row>
-    <row r="23" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A23">
         <v>12.1</v>
       </c>
       <c r="B23">
         <v>143.292</v>
       </c>
       <c r="C23">
         <f t="shared" si="0"/>
         <v>1.625</v>
       </c>
       <c r="D23">
         <v>144.917</v>
       </c>
       <c r="E23">
         <f t="shared" si="1"/>
         <v>2.5029999999999859</v>
       </c>
       <c r="F23">
         <v>147.41999999999999</v>
       </c>
       <c r="G23">
         <f t="shared" si="2"/>
         <v>4.1810000000000116</v>
       </c>
       <c r="H23">
@@ -31491,51 +31489,51 @@
       <c r="L23">
         <v>160.89099999999999</v>
       </c>
       <c r="M23">
         <f t="shared" si="5"/>
         <v>4.1810000000000116</v>
       </c>
       <c r="N23">
         <v>165.072</v>
       </c>
       <c r="O23">
         <f t="shared" si="6"/>
         <v>2.5029999999999859</v>
       </c>
       <c r="P23">
         <v>167.57499999999999</v>
       </c>
       <c r="Q23">
         <f t="shared" si="7"/>
         <v>1.625</v>
       </c>
       <c r="R23">
         <v>169.2</v>
       </c>
     </row>
-    <row r="24" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A24">
         <v>12.2</v>
       </c>
       <c r="B24">
         <v>143.81899999999999</v>
       </c>
       <c r="C24">
         <f t="shared" si="0"/>
         <v>1.6260000000000048</v>
       </c>
       <c r="D24">
         <v>145.44499999999999</v>
       </c>
       <c r="E24">
         <f t="shared" si="1"/>
         <v>2.5040000000000191</v>
       </c>
       <c r="F24">
         <v>147.94900000000001</v>
       </c>
       <c r="G24">
         <f t="shared" si="2"/>
         <v>4.1839999999999975</v>
       </c>
       <c r="H24">
@@ -31555,51 +31553,51 @@
       <c r="L24">
         <v>161.43100000000001</v>
       </c>
       <c r="M24">
         <f t="shared" si="5"/>
         <v>4.1839999999999975</v>
       </c>
       <c r="N24">
         <v>165.61500000000001</v>
       </c>
       <c r="O24">
         <f t="shared" si="6"/>
         <v>2.5039999999999907</v>
       </c>
       <c r="P24">
         <v>168.119</v>
       </c>
       <c r="Q24">
         <f t="shared" si="7"/>
         <v>1.6260000000000048</v>
       </c>
       <c r="R24">
         <v>169.745</v>
       </c>
     </row>
-    <row r="25" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A25">
         <v>12.3</v>
       </c>
       <c r="B25">
         <v>144.34700000000001</v>
       </c>
       <c r="C25">
         <f t="shared" si="0"/>
         <v>1.6269999999999811</v>
       </c>
       <c r="D25">
         <v>145.97399999999999</v>
       </c>
       <c r="E25">
         <f t="shared" si="1"/>
         <v>2.5050000000000239</v>
       </c>
       <c r="F25">
         <v>148.47900000000001</v>
       </c>
       <c r="G25">
         <f t="shared" si="2"/>
         <v>4.1869999999999834</v>
       </c>
       <c r="H25">
@@ -31619,51 +31617,51 @@
       <c r="L25">
         <v>161.97</v>
       </c>
       <c r="M25">
         <f t="shared" si="5"/>
         <v>4.1870000000000118</v>
       </c>
       <c r="N25">
         <v>166.15700000000001</v>
       </c>
       <c r="O25">
         <f t="shared" si="6"/>
         <v>2.5049999999999955</v>
       </c>
       <c r="P25">
         <v>168.66200000000001</v>
       </c>
       <c r="Q25">
         <f t="shared" si="7"/>
         <v>1.6269999999999811</v>
       </c>
       <c r="R25">
         <v>170.28899999999999</v>
       </c>
     </row>
-    <row r="26" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A26">
         <v>12.4</v>
       </c>
       <c r="B26">
         <v>144.874</v>
       </c>
       <c r="C26">
         <f t="shared" si="0"/>
         <v>1.6280000000000143</v>
       </c>
       <c r="D26">
         <v>146.50200000000001</v>
       </c>
       <c r="E26">
         <f t="shared" si="1"/>
         <v>2.5079999999999814</v>
       </c>
       <c r="F26">
         <v>149.01</v>
       </c>
       <c r="G26">
         <f t="shared" si="2"/>
         <v>4.1890000000000214</v>
       </c>
       <c r="H26">
@@ -31683,51 +31681,51 @@
       <c r="L26">
         <v>162.50899999999999</v>
       </c>
       <c r="M26">
         <f t="shared" si="5"/>
         <v>4.1890000000000214</v>
       </c>
       <c r="N26">
         <v>166.69800000000001</v>
       </c>
       <c r="O26">
         <f t="shared" si="6"/>
         <v>2.5079999999999814</v>
       </c>
       <c r="P26">
         <v>169.20599999999999</v>
       </c>
       <c r="Q26">
         <f t="shared" si="7"/>
         <v>1.6280000000000143</v>
       </c>
       <c r="R26">
         <v>170.834</v>
       </c>
     </row>
-    <row r="27" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A27">
         <v>12.5</v>
       </c>
       <c r="B27">
         <v>145.40199999999999</v>
       </c>
       <c r="C27">
         <f t="shared" si="0"/>
         <v>1.6290000000000191</v>
       </c>
       <c r="D27">
         <v>147.03100000000001</v>
       </c>
       <c r="E27">
         <f t="shared" si="1"/>
         <v>2.5089999999999861</v>
       </c>
       <c r="F27">
         <v>149.54</v>
       </c>
       <c r="G27">
         <f t="shared" si="2"/>
         <v>4.1920000000000073</v>
       </c>
       <c r="H27">
@@ -31747,51 +31745,51 @@
       <c r="L27">
         <v>163.048</v>
       </c>
       <c r="M27">
         <f t="shared" si="5"/>
         <v>4.1920000000000073</v>
       </c>
       <c r="N27">
         <v>167.24</v>
       </c>
       <c r="O27">
         <f t="shared" si="6"/>
         <v>2.5089999999999861</v>
       </c>
       <c r="P27">
         <v>169.749</v>
       </c>
       <c r="Q27">
         <f t="shared" si="7"/>
         <v>1.6289999999999907</v>
       </c>
       <c r="R27">
         <v>171.37799999999999</v>
       </c>
     </row>
-    <row r="28" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A28">
         <v>12.6</v>
       </c>
       <c r="B28">
         <v>145.874</v>
       </c>
       <c r="C28">
         <f t="shared" si="0"/>
         <v>1.6299999999999955</v>
       </c>
       <c r="D28">
         <v>147.50399999999999</v>
       </c>
       <c r="E28">
         <f t="shared" si="1"/>
         <v>2.5100000000000193</v>
       </c>
       <c r="F28">
         <v>150.01400000000001</v>
       </c>
       <c r="G28">
         <f t="shared" si="2"/>
         <v>4.1929999999999836</v>
       </c>
       <c r="H28">
@@ -31811,51 +31809,51 @@
       <c r="L28">
         <v>163.52500000000001</v>
       </c>
       <c r="M28">
         <f t="shared" si="5"/>
         <v>4.1929999999999836</v>
       </c>
       <c r="N28">
         <v>167.71799999999999</v>
       </c>
       <c r="O28">
         <f t="shared" si="6"/>
         <v>2.5100000000000193</v>
       </c>
       <c r="P28">
         <v>170.22800000000001</v>
       </c>
       <c r="Q28">
         <f t="shared" si="7"/>
         <v>1.6299999999999955</v>
       </c>
       <c r="R28">
         <v>171.858</v>
       </c>
     </row>
-    <row r="29" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A29">
         <v>12.7</v>
       </c>
       <c r="B29">
         <v>146.34700000000001</v>
       </c>
       <c r="C29">
         <f t="shared" si="0"/>
         <v>1.6310000000000002</v>
       </c>
       <c r="D29">
         <v>147.97800000000001</v>
       </c>
       <c r="E29">
         <f t="shared" si="1"/>
         <v>2.5099999999999909</v>
       </c>
       <c r="F29">
         <v>150.488</v>
       </c>
       <c r="G29">
         <f t="shared" si="2"/>
         <v>4.1939999999999884</v>
       </c>
       <c r="H29">
@@ -31875,51 +31873,51 @@
       <c r="L29">
         <v>164.00200000000001</v>
       </c>
       <c r="M29">
         <f t="shared" si="5"/>
         <v>4.1939999999999884</v>
       </c>
       <c r="N29">
         <v>168.196</v>
       </c>
       <c r="O29">
         <f t="shared" si="6"/>
         <v>2.5099999999999909</v>
       </c>
       <c r="P29">
         <v>170.70599999999999</v>
       </c>
       <c r="Q29">
         <f t="shared" si="7"/>
         <v>1.6310000000000002</v>
       </c>
       <c r="R29">
         <v>172.33699999999999</v>
       </c>
     </row>
-    <row r="30" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A30">
         <v>12.8</v>
       </c>
       <c r="B30">
         <v>146.821</v>
       </c>
       <c r="C30">
         <f t="shared" si="0"/>
         <v>1.6299999999999955</v>
       </c>
       <c r="D30">
         <v>148.45099999999999</v>
       </c>
       <c r="E30">
         <f t="shared" si="1"/>
         <v>2.5109999999999957</v>
       </c>
       <c r="F30">
         <v>150.96199999999999</v>
       </c>
       <c r="G30">
         <f t="shared" si="2"/>
         <v>4.1950000000000216</v>
       </c>
       <c r="H30">
@@ -31939,51 +31937,51 @@
       <c r="L30">
         <v>164.47900000000001</v>
       </c>
       <c r="M30">
         <f t="shared" si="5"/>
         <v>4.1949999999999932</v>
       </c>
       <c r="N30">
         <v>168.67400000000001</v>
       </c>
       <c r="O30">
         <f t="shared" si="6"/>
         <v>2.5109999999999957</v>
       </c>
       <c r="P30">
         <v>171.185</v>
       </c>
       <c r="Q30">
         <f t="shared" si="7"/>
         <v>1.6299999999999955</v>
       </c>
       <c r="R30">
         <v>172.815</v>
       </c>
     </row>
-    <row r="31" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A31">
         <v>12.9</v>
       </c>
       <c r="B31">
         <v>147.29400000000001</v>
       </c>
       <c r="C31">
         <f t="shared" si="0"/>
         <v>1.6310000000000002</v>
       </c>
       <c r="D31">
         <v>148.92500000000001</v>
       </c>
       <c r="E31">
         <f t="shared" si="1"/>
         <v>2.5109999999999957</v>
       </c>
       <c r="F31">
         <v>151.43600000000001</v>
       </c>
       <c r="G31">
         <f t="shared" si="2"/>
         <v>4.195999999999998</v>
       </c>
       <c r="H31">
@@ -32003,51 +32001,51 @@
       <c r="L31">
         <v>164.95599999999999</v>
       </c>
       <c r="M31">
         <f t="shared" si="5"/>
         <v>4.195999999999998</v>
       </c>
       <c r="N31">
         <v>169.15199999999999</v>
       </c>
       <c r="O31">
         <f t="shared" si="6"/>
         <v>2.5110000000000241</v>
       </c>
       <c r="P31">
         <v>171.66300000000001</v>
       </c>
       <c r="Q31">
         <f t="shared" si="7"/>
         <v>1.6310000000000002</v>
       </c>
       <c r="R31">
         <v>173.29400000000001</v>
       </c>
     </row>
-    <row r="32" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A32">
         <v>13</v>
       </c>
       <c r="B32">
         <v>147.768</v>
       </c>
       <c r="C32">
         <f t="shared" si="0"/>
         <v>1.6310000000000002</v>
       </c>
       <c r="D32">
         <v>149.399</v>
       </c>
       <c r="E32">
         <f t="shared" si="1"/>
         <v>2.5109999999999957</v>
       </c>
       <c r="F32">
         <v>151.91</v>
       </c>
       <c r="G32">
         <f t="shared" si="2"/>
         <v>4.1970000000000027</v>
       </c>
       <c r="H32">
@@ -32067,51 +32065,51 @@
       <c r="L32">
         <v>165.43299999999999</v>
       </c>
       <c r="M32">
         <f t="shared" si="5"/>
         <v>4.1970000000000027</v>
       </c>
       <c r="N32">
         <v>169.63</v>
       </c>
       <c r="O32">
         <f t="shared" si="6"/>
         <v>2.5109999999999957</v>
       </c>
       <c r="P32">
         <v>172.14099999999999</v>
       </c>
       <c r="Q32">
         <f t="shared" si="7"/>
         <v>1.6310000000000002</v>
       </c>
       <c r="R32">
         <v>173.77199999999999</v>
       </c>
     </row>
-    <row r="33" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A33">
         <v>13.1</v>
       </c>
       <c r="B33">
         <v>148.18299999999999</v>
       </c>
       <c r="C33">
         <f t="shared" si="0"/>
         <v>1.6299999999999955</v>
       </c>
       <c r="D33">
         <v>149.81299999999999</v>
       </c>
       <c r="E33">
         <f t="shared" si="1"/>
         <v>2.5100000000000193</v>
       </c>
       <c r="F33">
         <v>152.32300000000001</v>
       </c>
       <c r="G33">
         <f t="shared" si="2"/>
         <v>4.1939999999999884</v>
       </c>
       <c r="H33">
@@ -32131,51 +32129,51 @@
       <c r="L33">
         <v>165.83500000000001</v>
       </c>
       <c r="M33">
         <f t="shared" si="5"/>
         <v>4.1939999999999884</v>
       </c>
       <c r="N33">
         <v>170.029</v>
       </c>
       <c r="O33">
         <f t="shared" si="6"/>
         <v>2.5099999999999909</v>
       </c>
       <c r="P33">
         <v>172.53899999999999</v>
       </c>
       <c r="Q33">
         <f t="shared" si="7"/>
         <v>1.6300000000000239</v>
       </c>
       <c r="R33">
         <v>174.16900000000001</v>
       </c>
     </row>
-    <row r="34" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A34">
         <v>13.2</v>
       </c>
       <c r="B34">
         <v>148.59899999999999</v>
       </c>
       <c r="C34">
         <f t="shared" si="0"/>
         <v>1.6290000000000191</v>
       </c>
       <c r="D34">
         <v>150.22800000000001</v>
       </c>
       <c r="E34">
         <f t="shared" si="1"/>
         <v>2.5079999999999814</v>
       </c>
       <c r="F34">
         <v>152.73599999999999</v>
       </c>
       <c r="G34">
         <f t="shared" si="2"/>
         <v>4.1899999999999977</v>
       </c>
       <c r="H34">
@@ -32195,51 +32193,51 @@
       <c r="L34">
         <v>166.238</v>
       </c>
       <c r="M34">
         <f t="shared" si="5"/>
         <v>4.1899999999999977</v>
       </c>
       <c r="N34">
         <v>170.428</v>
       </c>
       <c r="O34">
         <f t="shared" si="6"/>
         <v>2.5080000000000098</v>
       </c>
       <c r="P34">
         <v>172.93600000000001</v>
       </c>
       <c r="Q34">
         <f t="shared" si="7"/>
         <v>1.6289999999999907</v>
       </c>
       <c r="R34">
         <v>174.565</v>
       </c>
     </row>
-    <row r="35" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A35">
         <v>13.3</v>
       </c>
       <c r="B35">
         <v>149.01499999999999</v>
       </c>
       <c r="C35">
         <f t="shared" si="0"/>
         <v>1.6280000000000143</v>
       </c>
       <c r="D35">
         <v>150.643</v>
       </c>
       <c r="E35">
         <f t="shared" si="1"/>
         <v>2.5060000000000002</v>
       </c>
       <c r="F35">
         <v>153.149</v>
       </c>
       <c r="G35">
         <f t="shared" si="2"/>
         <v>4.1870000000000118</v>
       </c>
       <c r="H35">
@@ -32259,51 +32257,51 @@
       <c r="L35">
         <v>166.64</v>
       </c>
       <c r="M35">
         <f t="shared" si="5"/>
         <v>4.1870000000000118</v>
       </c>
       <c r="N35">
         <v>170.827</v>
       </c>
       <c r="O35">
         <f t="shared" si="6"/>
         <v>2.5060000000000002</v>
       </c>
       <c r="P35">
         <v>173.333</v>
       </c>
       <c r="Q35">
         <f t="shared" si="7"/>
         <v>1.6280000000000143</v>
       </c>
       <c r="R35">
         <v>174.96100000000001</v>
       </c>
     </row>
-    <row r="36" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A36">
         <v>13.4</v>
       </c>
       <c r="B36">
         <v>149.43199999999999</v>
       </c>
       <c r="C36">
         <f t="shared" si="0"/>
         <v>1.6260000000000048</v>
       </c>
       <c r="D36">
         <v>151.05799999999999</v>
       </c>
       <c r="E36">
         <f t="shared" si="1"/>
         <v>2.5040000000000191</v>
       </c>
       <c r="F36">
         <v>153.56200000000001</v>
       </c>
       <c r="G36">
         <f t="shared" si="2"/>
         <v>4.1829999999999927</v>
       </c>
       <c r="H36">
@@ -32323,51 +32321,51 @@
       <c r="L36">
         <v>167.04300000000001</v>
       </c>
       <c r="M36">
         <f t="shared" si="5"/>
         <v>4.1829999999999927</v>
       </c>
       <c r="N36">
         <v>171.226</v>
       </c>
       <c r="O36">
         <f t="shared" si="6"/>
         <v>2.5039999999999907</v>
       </c>
       <c r="P36">
         <v>173.73</v>
       </c>
       <c r="Q36">
         <f t="shared" si="7"/>
         <v>1.6260000000000048</v>
       </c>
       <c r="R36">
         <v>175.35599999999999</v>
       </c>
     </row>
-    <row r="37" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A37">
         <v>13.5</v>
       </c>
       <c r="B37">
         <v>149.84800000000001</v>
       </c>
       <c r="C37">
         <f t="shared" si="0"/>
         <v>1.625</v>
       </c>
       <c r="D37">
         <v>151.47300000000001</v>
       </c>
       <c r="E37">
         <f t="shared" si="1"/>
         <v>2.5019999999999811</v>
       </c>
       <c r="F37">
         <v>153.97499999999999</v>
       </c>
       <c r="G37">
         <f t="shared" si="2"/>
         <v>4.1800000000000068</v>
       </c>
       <c r="H37">
@@ -32387,51 +32385,51 @@
       <c r="L37">
         <v>167.44499999999999</v>
       </c>
       <c r="M37">
         <f t="shared" si="5"/>
         <v>4.1800000000000068</v>
       </c>
       <c r="N37">
         <v>171.625</v>
       </c>
       <c r="O37">
         <f t="shared" si="6"/>
         <v>2.5020000000000095</v>
       </c>
       <c r="P37">
         <v>174.12700000000001</v>
       </c>
       <c r="Q37">
         <f t="shared" si="7"/>
         <v>1.625</v>
       </c>
       <c r="R37">
         <v>175.75200000000001</v>
       </c>
     </row>
-    <row r="38" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A38">
         <v>13.6</v>
       </c>
       <c r="B38">
         <v>150.19200000000001</v>
       </c>
       <c r="C38">
         <f t="shared" si="0"/>
         <v>1.6239999999999952</v>
       </c>
       <c r="D38">
         <v>151.816</v>
       </c>
       <c r="E38">
         <f t="shared" si="1"/>
         <v>2.5</v>
       </c>
       <c r="F38">
         <v>154.316</v>
       </c>
       <c r="G38">
         <f t="shared" si="2"/>
         <v>4.1769999999999925</v>
       </c>
       <c r="H38">
@@ -32451,51 +32449,51 @@
       <c r="L38">
         <v>167.77500000000001</v>
       </c>
       <c r="M38">
         <f t="shared" si="5"/>
         <v>4.1769999999999925</v>
       </c>
       <c r="N38">
         <v>171.952</v>
       </c>
       <c r="O38">
         <f t="shared" si="6"/>
         <v>2.5</v>
       </c>
       <c r="P38">
         <v>174.452</v>
       </c>
       <c r="Q38">
         <f t="shared" si="7"/>
         <v>1.6239999999999952</v>
       </c>
       <c r="R38">
         <v>176.07599999999999</v>
       </c>
     </row>
-    <row r="39" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A39">
         <v>13.7</v>
       </c>
       <c r="B39">
         <v>150.53700000000001</v>
       </c>
       <c r="C39">
         <f t="shared" si="0"/>
         <v>1.6219999999999857</v>
       </c>
       <c r="D39">
         <v>152.15899999999999</v>
       </c>
       <c r="E39">
         <f t="shared" si="1"/>
         <v>2.4980000000000189</v>
       </c>
       <c r="F39">
         <v>154.65700000000001</v>
       </c>
       <c r="G39">
         <f t="shared" si="2"/>
         <v>4.1739999999999782</v>
       </c>
       <c r="H39">
@@ -32515,51 +32513,51 @@
       <c r="L39">
         <v>168.10499999999999</v>
       </c>
       <c r="M39">
         <f t="shared" si="5"/>
         <v>4.1740000000000066</v>
       </c>
       <c r="N39">
         <v>172.279</v>
       </c>
       <c r="O39">
         <f t="shared" si="6"/>
         <v>2.4979999999999905</v>
       </c>
       <c r="P39">
         <v>174.77699999999999</v>
       </c>
       <c r="Q39">
         <f t="shared" si="7"/>
         <v>1.6220000000000141</v>
       </c>
       <c r="R39">
         <v>176.399</v>
       </c>
     </row>
-    <row r="40" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A40">
         <v>13.8</v>
       </c>
       <c r="B40">
         <v>150.881</v>
       </c>
       <c r="C40">
         <f t="shared" si="0"/>
         <v>1.6210000000000093</v>
       </c>
       <c r="D40">
         <v>152.50200000000001</v>
       </c>
       <c r="E40">
         <f t="shared" si="1"/>
         <v>2.4959999999999809</v>
       </c>
       <c r="F40">
         <v>154.99799999999999</v>
       </c>
       <c r="G40">
         <f t="shared" si="2"/>
         <v>4.1700000000000159</v>
       </c>
       <c r="H40">
@@ -32579,51 +32577,51 @@
       <c r="L40">
         <v>168.43600000000001</v>
       </c>
       <c r="M40">
         <f t="shared" si="5"/>
         <v>4.1699999999999875</v>
       </c>
       <c r="N40">
         <v>172.60599999999999</v>
       </c>
       <c r="O40">
         <f t="shared" si="6"/>
         <v>2.4960000000000093</v>
       </c>
       <c r="P40">
         <v>175.102</v>
       </c>
       <c r="Q40">
         <f t="shared" si="7"/>
         <v>1.6210000000000093</v>
       </c>
       <c r="R40">
         <v>176.72300000000001</v>
       </c>
     </row>
-    <row r="41" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A41">
         <v>13.9</v>
       </c>
       <c r="B41">
         <v>151.226</v>
       </c>
       <c r="C41">
         <f t="shared" si="0"/>
         <v>1.6189999999999998</v>
       </c>
       <c r="D41">
         <v>152.845</v>
       </c>
       <c r="E41">
         <f t="shared" si="1"/>
         <v>2.4939999999999998</v>
       </c>
       <c r="F41">
         <v>155.339</v>
       </c>
       <c r="G41">
         <f t="shared" si="2"/>
         <v>4.1670000000000016</v>
       </c>
       <c r="H41">
@@ -32643,51 +32641,51 @@
       <c r="L41">
         <v>168.76599999999999</v>
       </c>
       <c r="M41">
         <f t="shared" si="5"/>
         <v>4.1670000000000016</v>
       </c>
       <c r="N41">
         <v>172.93299999999999</v>
       </c>
       <c r="O41">
         <f t="shared" si="6"/>
         <v>2.4939999999999998</v>
       </c>
       <c r="P41">
         <v>175.42699999999999</v>
       </c>
       <c r="Q41">
         <f t="shared" si="7"/>
         <v>1.6189999999999998</v>
       </c>
       <c r="R41">
         <v>177.04599999999999</v>
       </c>
     </row>
-    <row r="42" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A42">
         <v>14</v>
       </c>
       <c r="B42">
         <v>151.571</v>
       </c>
       <c r="C42">
         <f t="shared" si="0"/>
         <v>1.617999999999995</v>
       </c>
       <c r="D42">
         <v>153.18899999999999</v>
       </c>
       <c r="E42">
         <f t="shared" si="1"/>
         <v>2.4920000000000186</v>
       </c>
       <c r="F42">
         <v>155.68100000000001</v>
       </c>
       <c r="G42">
         <f t="shared" si="2"/>
         <v>4.1629999999999825</v>
       </c>
       <c r="H42">
@@ -32707,51 +32705,51 @@
       <c r="L42">
         <v>169.096</v>
       </c>
       <c r="M42">
         <f t="shared" si="5"/>
         <v>4.1629999999999825</v>
       </c>
       <c r="N42">
         <v>173.25899999999999</v>
       </c>
       <c r="O42">
         <f t="shared" si="6"/>
         <v>2.4920000000000186</v>
       </c>
       <c r="P42">
         <v>175.751</v>
       </c>
       <c r="Q42">
         <f t="shared" si="7"/>
         <v>1.617999999999995</v>
       </c>
       <c r="R42">
         <v>177.369</v>
       </c>
     </row>
-    <row r="43" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A43">
         <v>14.1</v>
       </c>
       <c r="B43">
         <v>151.857</v>
       </c>
       <c r="C43">
         <f t="shared" si="0"/>
         <v>1.6160000000000139</v>
       </c>
       <c r="D43">
         <v>153.47300000000001</v>
       </c>
       <c r="E43">
         <f t="shared" si="1"/>
         <v>2.4889999999999759</v>
       </c>
       <c r="F43">
         <v>155.96199999999999</v>
       </c>
       <c r="G43">
         <f t="shared" si="2"/>
         <v>4.1580000000000155</v>
       </c>
       <c r="H43">
@@ -32771,51 +32769,51 @@
       <c r="L43">
         <v>169.36</v>
       </c>
       <c r="M43">
         <f t="shared" si="5"/>
         <v>4.157999999999987</v>
       </c>
       <c r="N43">
         <v>173.518</v>
       </c>
       <c r="O43">
         <f t="shared" si="6"/>
         <v>2.4890000000000043</v>
       </c>
       <c r="P43">
         <v>176.00700000000001</v>
       </c>
       <c r="Q43">
         <f t="shared" si="7"/>
         <v>1.6159999999999854</v>
       </c>
       <c r="R43">
         <v>177.62299999999999</v>
       </c>
     </row>
-    <row r="44" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A44">
         <v>14.2</v>
       </c>
       <c r="B44">
         <v>152.143</v>
       </c>
       <c r="C44">
         <f t="shared" si="0"/>
         <v>1.6140000000000043</v>
       </c>
       <c r="D44">
         <v>153.75700000000001</v>
       </c>
       <c r="E44">
         <f t="shared" si="1"/>
         <v>2.48599999999999</v>
       </c>
       <c r="F44">
         <v>156.24299999999999</v>
       </c>
       <c r="G44">
         <f t="shared" si="2"/>
         <v>4.1529999999999916</v>
       </c>
       <c r="H44">
@@ -32835,51 +32833,51 @@
       <c r="L44">
         <v>169.624</v>
       </c>
       <c r="M44">
         <f t="shared" si="5"/>
         <v>4.1529999999999916</v>
       </c>
       <c r="N44">
         <v>173.77699999999999</v>
       </c>
       <c r="O44">
         <f t="shared" si="6"/>
         <v>2.4860000000000184</v>
       </c>
       <c r="P44">
         <v>176.26300000000001</v>
       </c>
       <c r="Q44">
         <f t="shared" si="7"/>
         <v>1.6140000000000043</v>
       </c>
       <c r="R44">
         <v>177.87700000000001</v>
       </c>
     </row>
-    <row r="45" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A45">
         <v>14.3</v>
       </c>
       <c r="B45">
         <v>152.429</v>
       </c>
       <c r="C45">
         <f t="shared" si="0"/>
         <v>1.6119999999999948</v>
       </c>
       <c r="D45">
         <v>154.041</v>
       </c>
       <c r="E45">
         <f t="shared" si="1"/>
         <v>2.4830000000000041</v>
       </c>
       <c r="F45">
         <v>156.524</v>
       </c>
       <c r="G45">
         <f t="shared" si="2"/>
         <v>4.1469999999999914</v>
       </c>
       <c r="H45">
@@ -32899,51 +32897,51 @@
       <c r="L45">
         <v>169.88900000000001</v>
       </c>
       <c r="M45">
         <f t="shared" si="5"/>
         <v>4.1469999999999914</v>
       </c>
       <c r="N45">
         <v>174.036</v>
       </c>
       <c r="O45">
         <f t="shared" si="6"/>
         <v>2.4830000000000041</v>
       </c>
       <c r="P45">
         <v>176.51900000000001</v>
       </c>
       <c r="Q45">
         <f t="shared" si="7"/>
         <v>1.6119999999999948</v>
       </c>
       <c r="R45">
         <v>178.131</v>
       </c>
     </row>
-    <row r="46" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A46">
         <v>14.4</v>
       </c>
       <c r="B46">
         <v>152.71600000000001</v>
       </c>
       <c r="C46">
         <f t="shared" si="0"/>
         <v>1.6099999999999852</v>
       </c>
       <c r="D46">
         <v>154.32599999999999</v>
       </c>
       <c r="E46">
         <f t="shared" si="1"/>
         <v>2.4790000000000134</v>
       </c>
       <c r="F46">
         <v>156.80500000000001</v>
       </c>
       <c r="G46">
         <f t="shared" si="2"/>
         <v>4.1419999999999959</v>
       </c>
       <c r="H46">
@@ -32963,51 +32961,51 @@
       <c r="L46">
         <v>170.15299999999999</v>
       </c>
       <c r="M46">
         <f t="shared" si="5"/>
         <v>4.1419999999999959</v>
       </c>
       <c r="N46">
         <v>174.29499999999999</v>
       </c>
       <c r="O46">
         <f t="shared" si="6"/>
         <v>2.4790000000000134</v>
       </c>
       <c r="P46">
         <v>176.774</v>
       </c>
       <c r="Q46">
         <f t="shared" si="7"/>
         <v>1.6099999999999852</v>
       </c>
       <c r="R46">
         <v>178.38399999999999</v>
       </c>
     </row>
-    <row r="47" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A47">
         <v>14.5</v>
       </c>
       <c r="B47">
         <v>153.00200000000001</v>
       </c>
       <c r="C47">
         <f t="shared" si="0"/>
         <v>1.6080000000000041</v>
       </c>
       <c r="D47">
         <v>154.61000000000001</v>
       </c>
       <c r="E47">
         <f t="shared" si="1"/>
         <v>2.4759999999999991</v>
       </c>
       <c r="F47">
         <v>157.08600000000001</v>
       </c>
       <c r="G47">
         <f t="shared" si="2"/>
         <v>4.1370000000000005</v>
       </c>
       <c r="H47">
@@ -33027,51 +33025,51 @@
       <c r="L47">
         <v>170.417</v>
       </c>
       <c r="M47">
         <f t="shared" si="5"/>
         <v>4.1370000000000005</v>
       </c>
       <c r="N47">
         <v>174.554</v>
       </c>
       <c r="O47">
         <f t="shared" si="6"/>
         <v>2.4759999999999991</v>
       </c>
       <c r="P47">
         <v>177.03</v>
       </c>
       <c r="Q47">
         <f t="shared" si="7"/>
         <v>1.6080000000000041</v>
       </c>
       <c r="R47">
         <v>178.63800000000001</v>
       </c>
     </row>
-    <row r="48" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A48">
         <v>14.6</v>
       </c>
       <c r="B48">
         <v>153.23500000000001</v>
       </c>
       <c r="C48">
         <f t="shared" si="0"/>
         <v>1.6049999999999898</v>
       </c>
       <c r="D48">
         <v>154.84</v>
       </c>
       <c r="E48">
         <f t="shared" si="1"/>
         <v>2.4720000000000084</v>
       </c>
       <c r="F48">
         <v>157.31200000000001</v>
       </c>
       <c r="G48">
         <f t="shared" si="2"/>
         <v>4.1310000000000002</v>
       </c>
       <c r="H48">
@@ -33091,51 +33089,51 @@
       <c r="L48">
         <v>170.62100000000001</v>
       </c>
       <c r="M48">
         <f t="shared" si="5"/>
         <v>4.1310000000000002</v>
       </c>
       <c r="N48">
         <v>174.75200000000001</v>
       </c>
       <c r="O48">
         <f t="shared" si="6"/>
         <v>2.47199999999998</v>
       </c>
       <c r="P48">
         <v>177.22399999999999</v>
       </c>
       <c r="Q48">
         <f t="shared" si="7"/>
         <v>1.6050000000000182</v>
       </c>
       <c r="R48">
         <v>178.82900000000001</v>
       </c>
     </row>
-    <row r="49" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A49">
         <v>14.7</v>
       </c>
       <c r="B49">
         <v>153.46799999999999</v>
       </c>
       <c r="C49">
         <f t="shared" si="0"/>
         <v>1.6030000000000086</v>
       </c>
       <c r="D49">
         <v>155.071</v>
       </c>
       <c r="E49">
         <f t="shared" si="1"/>
         <v>2.4679999999999893</v>
       </c>
       <c r="F49">
         <v>157.53899999999999</v>
       </c>
       <c r="G49">
         <f t="shared" si="2"/>
         <v>4.1230000000000189</v>
       </c>
       <c r="H49">
@@ -33155,51 +33153,51 @@
       <c r="L49">
         <v>170.82599999999999</v>
       </c>
       <c r="M49">
         <f t="shared" si="5"/>
         <v>4.1230000000000189</v>
       </c>
       <c r="N49">
         <v>174.94900000000001</v>
       </c>
       <c r="O49">
         <f t="shared" si="6"/>
         <v>2.4679999999999893</v>
       </c>
       <c r="P49">
         <v>177.417</v>
       </c>
       <c r="Q49">
         <f t="shared" si="7"/>
         <v>1.6030000000000086</v>
       </c>
       <c r="R49">
         <v>179.02</v>
       </c>
     </row>
-    <row r="50" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A50">
         <v>14.8</v>
       </c>
       <c r="B50">
         <v>153.702</v>
       </c>
       <c r="C50">
         <f t="shared" si="0"/>
         <v>1.5999999999999943</v>
       </c>
       <c r="D50">
         <v>155.30199999999999</v>
       </c>
       <c r="E50">
         <f t="shared" si="1"/>
         <v>2.4629999999999939</v>
       </c>
       <c r="F50">
         <v>157.76499999999999</v>
       </c>
       <c r="G50">
         <f t="shared" si="2"/>
         <v>4.1170000000000186</v>
       </c>
       <c r="H50">
@@ -33219,51 +33217,51 @@
       <c r="L50">
         <v>171.03</v>
       </c>
       <c r="M50">
         <f t="shared" si="5"/>
         <v>4.1169999999999902</v>
       </c>
       <c r="N50">
         <v>175.14699999999999</v>
       </c>
       <c r="O50">
         <f t="shared" si="6"/>
         <v>2.4630000000000223</v>
       </c>
       <c r="P50">
         <v>177.61</v>
       </c>
       <c r="Q50">
         <f t="shared" si="7"/>
         <v>1.5999999999999943</v>
       </c>
       <c r="R50">
         <v>179.21</v>
       </c>
     </row>
-    <row r="51" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A51">
         <v>14.9</v>
       </c>
       <c r="B51">
         <v>153.935</v>
       </c>
       <c r="C51">
         <f t="shared" si="0"/>
         <v>1.5970000000000084</v>
       </c>
       <c r="D51">
         <v>155.53200000000001</v>
       </c>
       <c r="E51">
         <f t="shared" si="1"/>
         <v>2.4599999999999795</v>
       </c>
       <c r="F51">
         <v>157.99199999999999</v>
       </c>
       <c r="G51">
         <f t="shared" si="2"/>
         <v>4.1100000000000136</v>
       </c>
       <c r="H51">
@@ -33283,51 +33281,51 @@
       <c r="L51">
         <v>171.23400000000001</v>
       </c>
       <c r="M51">
         <f t="shared" si="5"/>
         <v>4.1099999999999852</v>
       </c>
       <c r="N51">
         <v>175.34399999999999</v>
       </c>
       <c r="O51">
         <f t="shared" si="6"/>
         <v>2.460000000000008</v>
       </c>
       <c r="P51">
         <v>177.804</v>
       </c>
       <c r="Q51">
         <f t="shared" si="7"/>
         <v>1.5970000000000084</v>
       </c>
       <c r="R51">
         <v>179.40100000000001</v>
       </c>
     </row>
-    <row r="52" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A52">
         <v>15</v>
       </c>
       <c r="B52">
         <v>154.16800000000001</v>
       </c>
       <c r="C52">
         <f t="shared" si="0"/>
         <v>1.5949999999999989</v>
       </c>
       <c r="D52">
         <v>155.76300000000001</v>
       </c>
       <c r="E52">
         <f t="shared" si="1"/>
         <v>2.4549999999999841</v>
       </c>
       <c r="F52">
         <v>158.21799999999999</v>
       </c>
       <c r="G52">
         <f t="shared" si="2"/>
         <v>4.1030000000000086</v>
       </c>
       <c r="H52">
@@ -33347,51 +33345,51 @@
       <c r="L52">
         <v>171.43899999999999</v>
       </c>
       <c r="M52">
         <f t="shared" si="5"/>
         <v>4.1030000000000086</v>
       </c>
       <c r="N52">
         <v>175.542</v>
       </c>
       <c r="O52">
         <f t="shared" si="6"/>
         <v>2.4550000000000125</v>
       </c>
       <c r="P52">
         <v>177.99700000000001</v>
       </c>
       <c r="Q52">
         <f t="shared" si="7"/>
         <v>1.5949999999999989</v>
       </c>
       <c r="R52">
         <v>179.59200000000001</v>
       </c>
     </row>
-    <row r="53" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A53">
         <v>15.1</v>
       </c>
       <c r="B53">
         <v>154.351</v>
       </c>
       <c r="C53">
         <f t="shared" si="0"/>
         <v>1.5929999999999893</v>
       </c>
       <c r="D53">
         <v>155.94399999999999</v>
       </c>
       <c r="E53">
         <f t="shared" si="1"/>
         <v>2.4510000000000218</v>
       </c>
       <c r="F53">
         <v>158.39500000000001</v>
       </c>
       <c r="G53">
         <f t="shared" si="2"/>
         <v>4.09699999999998</v>
       </c>
       <c r="H53">
@@ -33411,51 +33409,51 @@
       <c r="L53">
         <v>171.596</v>
       </c>
       <c r="M53">
         <f t="shared" si="5"/>
         <v>4.0970000000000084</v>
       </c>
       <c r="N53">
         <v>175.69300000000001</v>
       </c>
       <c r="O53">
         <f t="shared" si="6"/>
         <v>2.4509999999999934</v>
       </c>
       <c r="P53">
         <v>178.14400000000001</v>
       </c>
       <c r="Q53">
         <f t="shared" si="7"/>
         <v>1.5929999999999893</v>
       </c>
       <c r="R53">
         <v>179.73699999999999</v>
       </c>
     </row>
-    <row r="54" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="54" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A54">
         <v>15.2</v>
       </c>
       <c r="B54">
         <v>154.53399999999999</v>
       </c>
       <c r="C54">
         <f t="shared" si="0"/>
         <v>1.5900000000000034</v>
       </c>
       <c r="D54">
         <v>156.124</v>
       </c>
       <c r="E54">
         <f t="shared" si="1"/>
         <v>2.4480000000000075</v>
       </c>
       <c r="F54">
         <v>158.572</v>
       </c>
       <c r="G54">
         <f t="shared" si="2"/>
         <v>4.0910000000000082</v>
       </c>
       <c r="H54">
@@ -33475,51 +33473,51 @@
       <c r="L54">
         <v>171.75299999999999</v>
       </c>
       <c r="M54">
         <f t="shared" si="5"/>
         <v>4.0910000000000082</v>
       </c>
       <c r="N54">
         <v>175.84399999999999</v>
       </c>
       <c r="O54">
         <f t="shared" si="6"/>
         <v>2.4480000000000075</v>
       </c>
       <c r="P54">
         <v>178.292</v>
       </c>
       <c r="Q54">
         <f t="shared" si="7"/>
         <v>1.5900000000000034</v>
       </c>
       <c r="R54">
         <v>179.88200000000001</v>
       </c>
     </row>
-    <row r="55" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="55" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A55">
         <v>15.3</v>
       </c>
       <c r="B55">
         <v>154.71700000000001</v>
       </c>
       <c r="C55">
         <f t="shared" si="0"/>
         <v>1.5879999999999939</v>
       </c>
       <c r="D55">
         <v>156.30500000000001</v>
       </c>
       <c r="E55">
         <f t="shared" si="1"/>
         <v>2.4439999999999884</v>
       </c>
       <c r="F55">
         <v>158.749</v>
       </c>
       <c r="G55">
         <f t="shared" si="2"/>
         <v>4.085000000000008</v>
       </c>
       <c r="H55">
@@ -33539,51 +33537,51 @@
       <c r="L55">
         <v>171.91</v>
       </c>
       <c r="M55">
         <f t="shared" si="5"/>
         <v>4.085000000000008</v>
       </c>
       <c r="N55">
         <v>175.995</v>
       </c>
       <c r="O55">
         <f t="shared" si="6"/>
         <v>2.4439999999999884</v>
       </c>
       <c r="P55">
         <v>178.43899999999999</v>
       </c>
       <c r="Q55">
         <f t="shared" si="7"/>
         <v>1.5879999999999939</v>
       </c>
       <c r="R55">
         <v>180.02699999999999</v>
       </c>
     </row>
-    <row r="56" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A56">
         <v>15.4</v>
       </c>
       <c r="B56">
         <v>154.9</v>
       </c>
       <c r="C56">
         <f t="shared" si="0"/>
         <v>1.5859999999999843</v>
       </c>
       <c r="D56">
         <v>156.48599999999999</v>
       </c>
       <c r="E56">
         <f t="shared" si="1"/>
         <v>2.4399999999999977</v>
       </c>
       <c r="F56">
         <v>158.92599999999999</v>
       </c>
       <c r="G56">
         <f t="shared" si="2"/>
         <v>4.0790000000000077</v>
       </c>
       <c r="H56">
@@ -33603,51 +33601,51 @@
       <c r="L56">
         <v>172.06700000000001</v>
       </c>
       <c r="M56">
         <f t="shared" si="5"/>
         <v>4.0789999999999793</v>
       </c>
       <c r="N56">
         <v>176.14599999999999</v>
       </c>
       <c r="O56">
         <f t="shared" si="6"/>
         <v>2.4400000000000261</v>
       </c>
       <c r="P56">
         <v>178.58600000000001</v>
       </c>
       <c r="Q56">
         <f t="shared" si="7"/>
         <v>1.5859999999999843</v>
       </c>
       <c r="R56">
         <v>180.172</v>
       </c>
     </row>
-    <row r="57" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="57" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A57">
         <v>15.5</v>
       </c>
       <c r="B57">
         <v>155.084</v>
       </c>
       <c r="C57">
         <f t="shared" si="0"/>
         <v>1.5819999999999936</v>
       </c>
       <c r="D57">
         <v>156.666</v>
       </c>
       <c r="E57">
         <f t="shared" si="1"/>
         <v>2.4370000000000118</v>
       </c>
       <c r="F57">
         <v>159.10300000000001</v>
       </c>
       <c r="G57">
         <f t="shared" si="2"/>
         <v>4.0729999999999791</v>
       </c>
       <c r="H57">
@@ -33667,51 +33665,51 @@
       <c r="L57">
         <v>172.22399999999999</v>
       </c>
       <c r="M57">
         <f t="shared" si="5"/>
         <v>4.0730000000000075</v>
       </c>
       <c r="N57">
         <v>176.297</v>
       </c>
       <c r="O57">
         <f t="shared" si="6"/>
         <v>2.4370000000000118</v>
       </c>
       <c r="P57">
         <v>178.73400000000001</v>
       </c>
       <c r="Q57">
         <f t="shared" si="7"/>
         <v>1.5819999999999936</v>
       </c>
       <c r="R57">
         <v>180.316</v>
       </c>
     </row>
-    <row r="58" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="58" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A58">
         <v>15.6</v>
       </c>
       <c r="B58">
         <v>155.22399999999999</v>
       </c>
       <c r="C58">
         <f t="shared" si="0"/>
         <v>1.5800000000000125</v>
       </c>
       <c r="D58">
         <v>156.804</v>
       </c>
       <c r="E58">
         <f t="shared" si="1"/>
         <v>2.4339999999999975</v>
       </c>
       <c r="F58">
         <v>159.238</v>
       </c>
       <c r="G58">
         <f t="shared" si="2"/>
         <v>4.0670000000000073</v>
       </c>
       <c r="H58">
@@ -33731,51 +33729,51 @@
       <c r="L58">
         <v>172.34299999999999</v>
       </c>
       <c r="M58">
         <f t="shared" si="5"/>
         <v>4.0670000000000073</v>
       </c>
       <c r="N58">
         <v>176.41</v>
       </c>
       <c r="O58">
         <f t="shared" si="6"/>
         <v>2.4339999999999975</v>
       </c>
       <c r="P58">
         <v>178.84399999999999</v>
       </c>
       <c r="Q58">
         <f t="shared" si="7"/>
         <v>1.5800000000000125</v>
       </c>
       <c r="R58">
         <v>180.42400000000001</v>
       </c>
     </row>
-    <row r="59" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="59" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A59">
         <v>15.7</v>
       </c>
       <c r="B59">
         <v>155.364</v>
       </c>
       <c r="C59">
         <f t="shared" si="0"/>
         <v>1.578000000000003</v>
       </c>
       <c r="D59">
         <v>156.94200000000001</v>
       </c>
       <c r="E59">
         <f t="shared" si="1"/>
         <v>2.4309999999999832</v>
       </c>
       <c r="F59">
         <v>159.37299999999999</v>
       </c>
       <c r="G59">
         <f t="shared" si="2"/>
         <v>4.0620000000000118</v>
       </c>
       <c r="H59">
@@ -33795,51 +33793,51 @@
       <c r="L59">
         <v>172.46100000000001</v>
       </c>
       <c r="M59">
         <f t="shared" si="5"/>
         <v>4.0619999999999834</v>
       </c>
       <c r="N59">
         <v>176.523</v>
       </c>
       <c r="O59">
         <f t="shared" si="6"/>
         <v>2.4310000000000116</v>
       </c>
       <c r="P59">
         <v>178.95400000000001</v>
       </c>
       <c r="Q59">
         <f t="shared" si="7"/>
         <v>1.578000000000003</v>
       </c>
       <c r="R59">
         <v>180.53200000000001</v>
       </c>
     </row>
-    <row r="60" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="60" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A60">
         <v>15.8</v>
       </c>
       <c r="B60">
         <v>155.50399999999999</v>
       </c>
       <c r="C60">
         <f t="shared" si="0"/>
         <v>1.5760000000000218</v>
       </c>
       <c r="D60">
         <v>157.08000000000001</v>
       </c>
       <c r="E60">
         <f t="shared" si="1"/>
         <v>2.4279999999999973</v>
       </c>
       <c r="F60">
         <v>159.50800000000001</v>
       </c>
       <c r="G60">
         <f t="shared" si="2"/>
         <v>4.0569999999999879</v>
       </c>
       <c r="H60">
@@ -33859,51 +33857,51 @@
       <c r="L60">
         <v>172.57900000000001</v>
       </c>
       <c r="M60">
         <f t="shared" si="5"/>
         <v>4.0569999999999879</v>
       </c>
       <c r="N60">
         <v>176.636</v>
       </c>
       <c r="O60">
         <f t="shared" si="6"/>
         <v>2.4279999999999973</v>
       </c>
       <c r="P60">
         <v>179.06399999999999</v>
       </c>
       <c r="Q60">
         <f t="shared" si="7"/>
         <v>1.5759999999999934</v>
       </c>
       <c r="R60">
         <v>180.64</v>
       </c>
     </row>
-    <row r="61" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="61" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A61">
         <v>15.9</v>
       </c>
       <c r="B61">
         <v>155.64400000000001</v>
       </c>
       <c r="C61">
         <f t="shared" si="0"/>
         <v>1.5739999999999839</v>
       </c>
       <c r="D61">
         <v>157.21799999999999</v>
       </c>
       <c r="E61">
         <f t="shared" si="1"/>
         <v>2.4250000000000114</v>
       </c>
       <c r="F61">
         <v>159.643</v>
       </c>
       <c r="G61">
         <f t="shared" si="2"/>
         <v>4.0509999999999877</v>
       </c>
       <c r="H61">
@@ -33923,51 +33921,51 @@
       <c r="L61">
         <v>172.69800000000001</v>
       </c>
       <c r="M61">
         <f t="shared" si="5"/>
         <v>4.0509999999999877</v>
       </c>
       <c r="N61">
         <v>176.749</v>
       </c>
       <c r="O61">
         <f t="shared" si="6"/>
         <v>2.4250000000000114</v>
       </c>
       <c r="P61">
         <v>179.17400000000001</v>
       </c>
       <c r="Q61">
         <f t="shared" si="7"/>
         <v>1.5739999999999839</v>
       </c>
       <c r="R61">
         <v>180.74799999999999</v>
       </c>
     </row>
-    <row r="62" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="62" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A62">
         <v>16</v>
       </c>
       <c r="B62">
         <v>155.78399999999999</v>
       </c>
       <c r="C62">
         <f t="shared" si="0"/>
         <v>1.5720000000000027</v>
       </c>
       <c r="D62">
         <v>157.35599999999999</v>
       </c>
       <c r="E62">
         <f t="shared" si="1"/>
         <v>2.421999999999997</v>
       </c>
       <c r="F62">
         <v>159.77799999999999</v>
       </c>
       <c r="G62">
         <f t="shared" si="2"/>
         <v>4.0460000000000207</v>
       </c>
       <c r="H62">
@@ -33987,51 +33985,51 @@
       <c r="L62">
         <v>172.816</v>
       </c>
       <c r="M62">
         <f t="shared" si="5"/>
         <v>4.0459999999999923</v>
       </c>
       <c r="N62">
         <v>176.86199999999999</v>
       </c>
       <c r="O62">
         <f t="shared" si="6"/>
         <v>2.421999999999997</v>
       </c>
       <c r="P62">
         <v>179.28399999999999</v>
       </c>
       <c r="Q62">
         <f t="shared" si="7"/>
         <v>1.5720000000000027</v>
       </c>
       <c r="R62">
         <v>180.85599999999999</v>
       </c>
     </row>
-    <row r="63" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="63" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A63">
         <v>16.100000000000001</v>
       </c>
       <c r="B63">
         <v>155.898</v>
       </c>
       <c r="C63">
         <f t="shared" si="0"/>
         <v>1.5699999999999932</v>
       </c>
       <c r="D63">
         <v>157.46799999999999</v>
       </c>
       <c r="E63">
         <f t="shared" si="1"/>
         <v>2.4180000000000064</v>
       </c>
       <c r="F63">
         <v>159.886</v>
       </c>
       <c r="G63">
         <f t="shared" si="2"/>
         <v>4.0409999999999968</v>
       </c>
       <c r="H63">
@@ -34051,51 +34049,51 @@
       <c r="L63">
         <v>172.905</v>
       </c>
       <c r="M63">
         <f t="shared" si="5"/>
         <v>4.0409999999999968</v>
       </c>
       <c r="N63">
         <v>176.946</v>
       </c>
       <c r="O63">
         <f t="shared" si="6"/>
         <v>2.4180000000000064</v>
       </c>
       <c r="P63">
         <v>179.364</v>
       </c>
       <c r="Q63">
         <f t="shared" si="7"/>
         <v>1.5699999999999932</v>
       </c>
       <c r="R63">
         <v>180.934</v>
       </c>
     </row>
-    <row r="64" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="64" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A64">
         <v>16.2</v>
       </c>
       <c r="B64">
         <v>156.012</v>
       </c>
       <c r="C64">
         <f t="shared" si="0"/>
         <v>1.5680000000000121</v>
       </c>
       <c r="D64">
         <v>157.58000000000001</v>
       </c>
       <c r="E64">
         <f t="shared" si="1"/>
         <v>2.414999999999992</v>
       </c>
       <c r="F64">
         <v>159.995</v>
       </c>
       <c r="G64">
         <f t="shared" si="2"/>
         <v>4.0339999999999918</v>
       </c>
       <c r="H64">
@@ -34115,51 +34113,51 @@
       <c r="L64">
         <v>172.995</v>
       </c>
       <c r="M64">
         <f t="shared" si="5"/>
         <v>4.0339999999999918</v>
       </c>
       <c r="N64">
         <v>177.029</v>
       </c>
       <c r="O64">
         <f t="shared" si="6"/>
         <v>2.414999999999992</v>
       </c>
       <c r="P64">
         <v>179.44399999999999</v>
       </c>
       <c r="Q64">
         <f t="shared" si="7"/>
         <v>1.5680000000000121</v>
       </c>
       <c r="R64">
         <v>181.012</v>
       </c>
     </row>
-    <row r="65" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="65" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A65">
         <v>16.3</v>
       </c>
       <c r="B65">
         <v>156.126</v>
       </c>
       <c r="C65">
         <f t="shared" si="0"/>
         <v>1.5660000000000025</v>
       </c>
       <c r="D65">
         <v>157.69200000000001</v>
       </c>
       <c r="E65">
         <f t="shared" si="1"/>
         <v>2.4110000000000014</v>
       </c>
       <c r="F65">
         <v>160.10300000000001</v>
       </c>
       <c r="G65">
         <f t="shared" si="2"/>
         <v>4.0289999999999964</v>
       </c>
       <c r="H65">
@@ -34179,51 +34177,51 @@
       <c r="L65">
         <v>173.084</v>
       </c>
       <c r="M65">
         <f t="shared" si="5"/>
         <v>4.0289999999999964</v>
       </c>
       <c r="N65">
         <v>177.113</v>
       </c>
       <c r="O65">
         <f t="shared" si="6"/>
         <v>2.4110000000000014</v>
       </c>
       <c r="P65">
         <v>179.524</v>
       </c>
       <c r="Q65">
         <f t="shared" si="7"/>
         <v>1.5660000000000025</v>
       </c>
       <c r="R65">
         <v>181.09</v>
       </c>
     </row>
-    <row r="66" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="66" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A66">
         <v>16.399999999999999</v>
       </c>
       <c r="B66">
         <v>156.24100000000001</v>
       </c>
       <c r="C66">
         <f t="shared" si="0"/>
         <v>1.5629999999999882</v>
       </c>
       <c r="D66">
         <v>157.804</v>
       </c>
       <c r="E66">
         <f t="shared" si="1"/>
         <v>2.407999999999987</v>
       </c>
       <c r="F66">
         <v>160.21199999999999</v>
       </c>
       <c r="G66">
         <f t="shared" si="2"/>
         <v>4.0220000000000198</v>
       </c>
       <c r="H66">
@@ -34243,51 +34241,51 @@
       <c r="L66">
         <v>173.17400000000001</v>
       </c>
       <c r="M66">
         <f t="shared" si="5"/>
         <v>4.0219999999999914</v>
       </c>
       <c r="N66">
         <v>177.196</v>
       </c>
       <c r="O66">
         <f t="shared" si="6"/>
         <v>2.4080000000000155</v>
       </c>
       <c r="P66">
         <v>179.60400000000001</v>
       </c>
       <c r="Q66">
         <f t="shared" si="7"/>
         <v>1.5629999999999882</v>
       </c>
       <c r="R66">
         <v>181.167</v>
       </c>
     </row>
-    <row r="67" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="67" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A67">
         <v>16.5</v>
       </c>
       <c r="B67">
         <v>156.35499999999999</v>
       </c>
       <c r="C67">
         <f t="shared" ref="C67:C82" si="8">D67-B67</f>
         <v>1.561000000000007</v>
       </c>
       <c r="D67">
         <v>157.916</v>
       </c>
       <c r="E67">
         <f t="shared" ref="E67:E82" si="9">F67-D67</f>
         <v>2.4039999999999964</v>
       </c>
       <c r="F67">
         <v>160.32</v>
       </c>
       <c r="G67">
         <f t="shared" ref="G67:G82" si="10">H67-F67</f>
         <v>4.0169999999999959</v>
       </c>
       <c r="H67">
@@ -34307,51 +34305,51 @@
       <c r="L67">
         <v>173.26300000000001</v>
       </c>
       <c r="M67">
         <f t="shared" ref="M67:M82" si="13">N67-L67</f>
         <v>4.0169999999999959</v>
       </c>
       <c r="N67">
         <v>177.28</v>
       </c>
       <c r="O67">
         <f t="shared" ref="O67:O82" si="14">P67-N67</f>
         <v>2.4039999999999964</v>
       </c>
       <c r="P67">
         <v>179.684</v>
       </c>
       <c r="Q67">
         <f t="shared" ref="Q67:Q82" si="15">R67-P67</f>
         <v>1.561000000000007</v>
       </c>
       <c r="R67">
         <v>181.245</v>
       </c>
     </row>
-    <row r="68" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="68" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A68">
         <v>16.600000000000001</v>
       </c>
       <c r="B68">
         <v>156.44900000000001</v>
       </c>
       <c r="C68">
         <f t="shared" si="8"/>
         <v>1.5589999999999975</v>
       </c>
       <c r="D68">
         <v>158.00800000000001</v>
       </c>
       <c r="E68">
         <f t="shared" si="9"/>
         <v>2.3999999999999773</v>
       </c>
       <c r="F68">
         <v>160.40799999999999</v>
       </c>
       <c r="G68">
         <f t="shared" si="10"/>
         <v>4.0100000000000193</v>
       </c>
       <c r="H68">
@@ -34371,51 +34369,51 @@
       <c r="L68">
         <v>173.33</v>
       </c>
       <c r="M68">
         <f t="shared" si="13"/>
         <v>4.0099999999999909</v>
       </c>
       <c r="N68">
         <v>177.34</v>
       </c>
       <c r="O68">
         <f t="shared" si="14"/>
         <v>2.4000000000000057</v>
       </c>
       <c r="P68">
         <v>179.74</v>
       </c>
       <c r="Q68">
         <f t="shared" si="15"/>
         <v>1.5589999999999975</v>
       </c>
       <c r="R68">
         <v>181.29900000000001</v>
       </c>
     </row>
-    <row r="69" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="69" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A69">
         <v>16.7</v>
       </c>
       <c r="B69">
         <v>156.54300000000001</v>
       </c>
       <c r="C69">
         <f t="shared" si="8"/>
         <v>1.5559999999999832</v>
       </c>
       <c r="D69">
         <v>158.09899999999999</v>
       </c>
       <c r="E69">
         <f t="shared" si="9"/>
         <v>2.396000000000015</v>
       </c>
       <c r="F69">
         <v>160.495</v>
       </c>
       <c r="G69">
         <f t="shared" si="10"/>
         <v>4.0039999999999907</v>
       </c>
       <c r="H69">
@@ -34435,51 +34433,51 @@
       <c r="L69">
         <v>173.39699999999999</v>
       </c>
       <c r="M69">
         <f t="shared" si="13"/>
         <v>4.0040000000000191</v>
       </c>
       <c r="N69">
         <v>177.40100000000001</v>
       </c>
       <c r="O69">
         <f t="shared" si="14"/>
         <v>2.3959999999999866</v>
       </c>
       <c r="P69">
         <v>179.797</v>
       </c>
       <c r="Q69">
         <f t="shared" si="15"/>
         <v>1.5560000000000116</v>
       </c>
       <c r="R69">
         <v>181.35300000000001</v>
       </c>
     </row>
-    <row r="70" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="70" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A70">
         <v>16.8</v>
       </c>
       <c r="B70">
         <v>156.637</v>
       </c>
       <c r="C70">
         <f t="shared" si="8"/>
         <v>1.5529999999999973</v>
       </c>
       <c r="D70">
         <v>158.19</v>
       </c>
       <c r="E70">
         <f t="shared" si="9"/>
         <v>2.3930000000000007</v>
       </c>
       <c r="F70">
         <v>160.583</v>
       </c>
       <c r="G70">
         <f t="shared" si="10"/>
         <v>3.9970000000000141</v>
       </c>
       <c r="H70">
@@ -34499,51 +34497,51 @@
       <c r="L70">
         <v>173.464</v>
       </c>
       <c r="M70">
         <f t="shared" si="13"/>
         <v>3.9970000000000141</v>
       </c>
       <c r="N70">
         <v>177.46100000000001</v>
       </c>
       <c r="O70">
         <f t="shared" si="14"/>
         <v>2.3930000000000007</v>
       </c>
       <c r="P70">
         <v>179.85400000000001</v>
       </c>
       <c r="Q70">
         <f t="shared" si="15"/>
         <v>1.5529999999999973</v>
       </c>
       <c r="R70">
         <v>181.40700000000001</v>
       </c>
     </row>
-    <row r="71" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="71" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A71">
         <v>16.899999999999999</v>
       </c>
       <c r="B71">
         <v>156.73099999999999</v>
       </c>
       <c r="C71">
         <f t="shared" si="8"/>
         <v>1.5510000000000161</v>
       </c>
       <c r="D71">
         <v>158.28200000000001</v>
       </c>
       <c r="E71">
         <f t="shared" si="9"/>
         <v>2.3889999999999816</v>
       </c>
       <c r="F71">
         <v>160.67099999999999</v>
       </c>
       <c r="G71">
         <f t="shared" si="10"/>
         <v>3.9910000000000139</v>
       </c>
       <c r="H71">
@@ -34563,51 +34561,51 @@
       <c r="L71">
         <v>173.53</v>
       </c>
       <c r="M71">
         <f t="shared" si="13"/>
         <v>3.9909999999999854</v>
       </c>
       <c r="N71">
         <v>177.52099999999999</v>
       </c>
       <c r="O71">
         <f t="shared" si="14"/>
         <v>2.38900000000001</v>
       </c>
       <c r="P71">
         <v>179.91</v>
       </c>
       <c r="Q71">
         <f t="shared" si="15"/>
         <v>1.5510000000000161</v>
       </c>
       <c r="R71">
         <v>181.46100000000001</v>
       </c>
     </row>
-    <row r="72" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="72" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A72">
         <v>17</v>
       </c>
       <c r="B72">
         <v>156.82499999999999</v>
       </c>
       <c r="C72">
         <f t="shared" si="8"/>
         <v>1.5490000000000066</v>
       </c>
       <c r="D72">
         <v>158.374</v>
       </c>
       <c r="E72">
         <f t="shared" si="9"/>
         <v>2.3840000000000146</v>
       </c>
       <c r="F72">
         <v>160.75800000000001</v>
       </c>
       <c r="G72">
         <f t="shared" si="10"/>
         <v>3.9849999999999852</v>
       </c>
       <c r="H72">
@@ -34627,51 +34625,51 @@
       <c r="L72">
         <v>173.59700000000001</v>
       </c>
       <c r="M72">
         <f t="shared" si="13"/>
         <v>3.9849999999999852</v>
       </c>
       <c r="N72">
         <v>177.58199999999999</v>
       </c>
       <c r="O72">
         <f t="shared" si="14"/>
         <v>2.3840000000000146</v>
       </c>
       <c r="P72">
         <v>179.96600000000001</v>
       </c>
       <c r="Q72">
         <f t="shared" si="15"/>
         <v>1.5489999999999782</v>
       </c>
       <c r="R72">
         <v>181.51499999999999</v>
       </c>
     </row>
-    <row r="73" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="73" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A73">
         <v>17.100000000000001</v>
       </c>
       <c r="B73">
         <v>156.898</v>
       </c>
       <c r="C73">
         <f t="shared" si="8"/>
         <v>1.546999999999997</v>
       </c>
       <c r="D73">
         <v>158.44499999999999</v>
       </c>
       <c r="E73">
         <f t="shared" si="9"/>
         <v>2.3810000000000002</v>
       </c>
       <c r="F73">
         <v>160.82599999999999</v>
       </c>
       <c r="G73">
         <f t="shared" si="10"/>
         <v>3.9800000000000182</v>
       </c>
       <c r="H73">
@@ -34691,51 +34689,51 @@
       <c r="L73">
         <v>173.65</v>
       </c>
       <c r="M73">
         <f t="shared" si="13"/>
         <v>3.9799999999999898</v>
       </c>
       <c r="N73">
         <v>177.63</v>
       </c>
       <c r="O73">
         <f t="shared" si="14"/>
         <v>2.3810000000000002</v>
       </c>
       <c r="P73">
         <v>180.011</v>
       </c>
       <c r="Q73">
         <f t="shared" si="15"/>
         <v>1.546999999999997</v>
       </c>
       <c r="R73">
         <v>181.55799999999999</v>
       </c>
     </row>
-    <row r="74" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="74" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A74">
         <v>17.2</v>
       </c>
       <c r="B74">
         <v>156.971</v>
       </c>
       <c r="C74">
         <f t="shared" si="8"/>
         <v>1.5449999999999875</v>
       </c>
       <c r="D74">
         <v>158.51599999999999</v>
       </c>
       <c r="E74">
         <f t="shared" si="9"/>
         <v>2.3780000000000143</v>
       </c>
       <c r="F74">
         <v>160.89400000000001</v>
       </c>
       <c r="G74">
         <f t="shared" si="10"/>
         <v>3.9749999999999943</v>
       </c>
       <c r="H74">
@@ -34755,51 +34753,51 @@
       <c r="L74">
         <v>173.703</v>
       </c>
       <c r="M74">
         <f t="shared" si="13"/>
         <v>3.9749999999999943</v>
       </c>
       <c r="N74">
         <v>177.678</v>
       </c>
       <c r="O74">
         <f t="shared" si="14"/>
         <v>2.3780000000000143</v>
       </c>
       <c r="P74">
         <v>180.05600000000001</v>
       </c>
       <c r="Q74">
         <f t="shared" si="15"/>
         <v>1.5449999999999875</v>
       </c>
       <c r="R74">
         <v>181.601</v>
       </c>
     </row>
-    <row r="75" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="75" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A75">
         <v>17.3</v>
       </c>
       <c r="B75">
         <v>157.04300000000001</v>
       </c>
       <c r="C75">
         <f t="shared" si="8"/>
         <v>1.5439999999999827</v>
       </c>
       <c r="D75">
         <v>158.58699999999999</v>
       </c>
       <c r="E75">
         <f t="shared" si="9"/>
         <v>2.3760000000000048</v>
       </c>
       <c r="F75">
         <v>160.96299999999999</v>
       </c>
       <c r="G75">
         <f t="shared" si="10"/>
         <v>3.9699999999999989</v>
       </c>
       <c r="H75">
@@ -34819,51 +34817,51 @@
       <c r="L75">
         <v>173.755</v>
       </c>
       <c r="M75">
         <f t="shared" si="13"/>
         <v>3.9699999999999989</v>
       </c>
       <c r="N75">
         <v>177.72499999999999</v>
       </c>
       <c r="O75">
         <f t="shared" si="14"/>
         <v>2.3760000000000048</v>
       </c>
       <c r="P75">
         <v>180.101</v>
       </c>
       <c r="Q75">
         <f t="shared" si="15"/>
         <v>1.5440000000000111</v>
       </c>
       <c r="R75">
         <v>181.64500000000001</v>
       </c>
     </row>
-    <row r="76" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="76" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A76">
         <v>17.399999999999999</v>
       </c>
       <c r="B76">
         <v>157.11600000000001</v>
       </c>
       <c r="C76">
         <f t="shared" si="8"/>
         <v>1.5419999999999732</v>
       </c>
       <c r="D76">
         <v>158.65799999999999</v>
       </c>
       <c r="E76">
         <f t="shared" si="9"/>
         <v>2.3730000000000189</v>
       </c>
       <c r="F76">
         <v>161.03100000000001</v>
       </c>
       <c r="G76">
         <f t="shared" si="10"/>
         <v>3.9650000000000034</v>
       </c>
       <c r="H76">
@@ -34883,51 +34881,51 @@
       <c r="L76">
         <v>173.80799999999999</v>
       </c>
       <c r="M76">
         <f t="shared" si="13"/>
         <v>3.9650000000000034</v>
       </c>
       <c r="N76">
         <v>177.773</v>
       </c>
       <c r="O76">
         <f t="shared" si="14"/>
         <v>2.3729999999999905</v>
       </c>
       <c r="P76">
         <v>180.14599999999999</v>
       </c>
       <c r="Q76">
         <f t="shared" si="15"/>
         <v>1.5420000000000016</v>
       </c>
       <c r="R76">
         <v>181.68799999999999</v>
       </c>
     </row>
-    <row r="77" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="77" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A77">
         <v>17.5</v>
       </c>
       <c r="B77">
         <v>157.18899999999999</v>
       </c>
       <c r="C77">
         <f t="shared" si="8"/>
         <v>1.5400000000000205</v>
       </c>
       <c r="D77">
         <v>158.72900000000001</v>
       </c>
       <c r="E77">
         <f t="shared" si="9"/>
         <v>2.3699999999999761</v>
       </c>
       <c r="F77">
         <v>161.09899999999999</v>
       </c>
       <c r="G77">
         <f t="shared" si="10"/>
         <v>3.960000000000008</v>
       </c>
       <c r="H77">
@@ -34947,51 +34945,51 @@
       <c r="L77">
         <v>173.86099999999999</v>
       </c>
       <c r="M77">
         <f t="shared" si="13"/>
         <v>3.960000000000008</v>
       </c>
       <c r="N77">
         <v>177.821</v>
       </c>
       <c r="O77">
         <f t="shared" si="14"/>
         <v>2.3700000000000045</v>
       </c>
       <c r="P77">
         <v>180.191</v>
       </c>
       <c r="Q77">
         <f t="shared" si="15"/>
         <v>1.539999999999992</v>
       </c>
       <c r="R77">
         <v>181.73099999999999</v>
       </c>
     </row>
-    <row r="78" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="78" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A78">
         <v>17.600000000000001</v>
       </c>
       <c r="B78">
         <v>157.251</v>
       </c>
       <c r="C78">
         <f t="shared" si="8"/>
         <v>1.5370000000000061</v>
       </c>
       <c r="D78">
         <v>158.78800000000001</v>
       </c>
       <c r="E78">
         <f t="shared" si="9"/>
         <v>2.367999999999995</v>
       </c>
       <c r="F78">
         <v>161.15600000000001</v>
       </c>
       <c r="G78">
         <f t="shared" si="10"/>
         <v>3.9549999999999841</v>
       </c>
       <c r="H78">
@@ -35011,51 +35009,51 @@
       <c r="L78">
         <v>173.90100000000001</v>
       </c>
       <c r="M78">
         <f t="shared" si="13"/>
         <v>3.9549999999999841</v>
       </c>
       <c r="N78">
         <v>177.85599999999999</v>
       </c>
       <c r="O78">
         <f t="shared" si="14"/>
         <v>2.367999999999995</v>
       </c>
       <c r="P78">
         <v>180.22399999999999</v>
       </c>
       <c r="Q78">
         <f t="shared" si="15"/>
         <v>1.5370000000000061</v>
       </c>
       <c r="R78">
         <v>181.761</v>
       </c>
     </row>
-    <row r="79" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="79" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A79">
         <v>17.7</v>
       </c>
       <c r="B79">
         <v>157.31299999999999</v>
       </c>
       <c r="C79">
         <f t="shared" si="8"/>
         <v>1.535000000000025</v>
       </c>
       <c r="D79">
         <v>158.84800000000001</v>
       </c>
       <c r="E79">
         <f t="shared" si="9"/>
         <v>2.3639999999999759</v>
       </c>
       <c r="F79">
         <v>161.21199999999999</v>
       </c>
       <c r="G79">
         <f t="shared" si="10"/>
         <v>3.9510000000000218</v>
       </c>
       <c r="H79">
@@ -35075,51 +35073,51 @@
       <c r="L79">
         <v>173.941</v>
       </c>
       <c r="M79">
         <f t="shared" si="13"/>
         <v>3.9509999999999934</v>
       </c>
       <c r="N79">
         <v>177.892</v>
       </c>
       <c r="O79">
         <f t="shared" si="14"/>
         <v>2.3640000000000043</v>
       </c>
       <c r="P79">
         <v>180.256</v>
       </c>
       <c r="Q79">
         <f t="shared" si="15"/>
         <v>1.5349999999999966</v>
       </c>
       <c r="R79">
         <v>181.791</v>
       </c>
     </row>
-    <row r="80" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="80" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A80">
         <v>17.8</v>
       </c>
       <c r="B80">
         <v>157.375</v>
       </c>
       <c r="C80">
         <f t="shared" si="8"/>
         <v>1.532999999999987</v>
       </c>
       <c r="D80">
         <v>158.90799999999999</v>
       </c>
       <c r="E80">
         <f t="shared" si="9"/>
         <v>2.3610000000000184</v>
       </c>
       <c r="F80">
         <v>161.26900000000001</v>
       </c>
       <c r="G80">
         <f t="shared" si="10"/>
         <v>3.9449999999999932</v>
       </c>
       <c r="H80">
@@ -35139,51 +35137,51 @@
       <c r="L80">
         <v>173.982</v>
       </c>
       <c r="M80">
         <f t="shared" si="13"/>
         <v>3.9449999999999932</v>
       </c>
       <c r="N80">
         <v>177.92699999999999</v>
       </c>
       <c r="O80">
         <f t="shared" si="14"/>
         <v>2.3610000000000184</v>
       </c>
       <c r="P80">
         <v>180.28800000000001</v>
       </c>
       <c r="Q80">
         <f t="shared" si="15"/>
         <v>1.532999999999987</v>
       </c>
       <c r="R80">
         <v>181.821</v>
       </c>
     </row>
-    <row r="81" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="81" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A81">
         <v>17.899999999999999</v>
       </c>
       <c r="B81">
         <v>157.43700000000001</v>
       </c>
       <c r="C81">
         <f t="shared" si="8"/>
         <v>1.5309999999999775</v>
       </c>
       <c r="D81">
         <v>158.96799999999999</v>
       </c>
       <c r="E81">
         <f t="shared" si="9"/>
         <v>2.3580000000000041</v>
       </c>
       <c r="F81">
         <v>161.32599999999999</v>
       </c>
       <c r="G81">
         <f t="shared" si="10"/>
         <v>3.9399999999999977</v>
       </c>
       <c r="H81">
@@ -35203,51 +35201,51 @@
       <c r="L81">
         <v>174.02199999999999</v>
       </c>
       <c r="M81">
         <f t="shared" si="13"/>
         <v>3.9399999999999977</v>
       </c>
       <c r="N81">
         <v>177.96199999999999</v>
       </c>
       <c r="O81">
         <f t="shared" si="14"/>
         <v>2.3580000000000041</v>
       </c>
       <c r="P81">
         <v>180.32</v>
       </c>
       <c r="Q81">
         <f t="shared" si="15"/>
         <v>1.5310000000000059</v>
       </c>
       <c r="R81">
         <v>181.851</v>
       </c>
     </row>
-    <row r="82" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="82" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A82">
         <v>18</v>
       </c>
       <c r="B82">
         <v>157.49799999999999</v>
       </c>
       <c r="C82">
         <f t="shared" si="8"/>
         <v>1.5300000000000011</v>
       </c>
       <c r="D82">
         <v>159.02799999999999</v>
       </c>
       <c r="E82">
         <f t="shared" si="9"/>
         <v>2.3550000000000182</v>
       </c>
       <c r="F82">
         <v>161.38300000000001</v>
       </c>
       <c r="G82">
         <f t="shared" si="10"/>
         <v>3.9350000000000023</v>
       </c>
       <c r="H82">
@@ -35283,1047 +35281,1056 @@
       </c>
       <c r="Q82">
         <f t="shared" si="15"/>
         <v>1.5300000000000011</v>
       </c>
       <c r="R82">
         <v>181.88200000000001</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="aBmMEHsXpS1vb3N/wJAotwMR7sSperGs/F2l9CAigkI0rNp8mB51p0DwrBNZutaxHD/lctAHqd+uIkcN9dW3Bg==" saltValue="VmrSQ2hY0DKar0Yf2ZCiLw==" spinCount="100000" sheet="1" scenarios="1" selectLockedCells="1" selectUnlockedCells="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F846BE48-ADC4-C64A-9511-F6246F6CC753}">
   <sheetPr codeName="Blad5"/>
   <dimension ref="A1:G68"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="G6" sqref="G6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A2">
         <v>3.8300000000000001E-2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2">
         <v>52.96</v>
       </c>
       <c r="D2">
         <v>4.3900000000000002E-2</v>
       </c>
     </row>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A3">
         <v>5.7500000000000002E-2</v>
       </c>
       <c r="B3">
         <v>1</v>
       </c>
       <c r="C3">
         <v>53.7</v>
       </c>
       <c r="D3">
         <v>4.3400000000000001E-2</v>
       </c>
       <c r="F3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G3" s="13">
         <f>Uitkomst!G17</f>
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A4">
         <v>7.6700000000000004E-2</v>
       </c>
       <c r="B4">
         <v>1</v>
       </c>
       <c r="C4">
         <v>54.44</v>
       </c>
       <c r="D4">
         <v>4.2999999999999997E-2</v>
       </c>
       <c r="F4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G4" t="e" cm="1">
         <f t="array" ref="G4">ROW(INDEX(Tabel1[age],MATCH(MAX(IF(A2:A68&lt;G3,A2:A68)),Tabel1[age],0)))</f>
         <v>#N/A</v>
       </c>
     </row>
-    <row r="5" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A5">
         <v>9.5799999999999996E-2</v>
       </c>
       <c r="B5">
         <v>1</v>
       </c>
       <c r="C5">
         <v>55.17</v>
       </c>
       <c r="D5">
         <v>4.2500000000000003E-2</v>
       </c>
       <c r="F5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G5" cm="1">
         <f t="array" ref="G5">ROW(INDEX(Tabel1[age],MATCH(MIN(IF(A2:A68&gt;G3,A2:A68)),Tabel1[age],0)))</f>
         <v>2</v>
       </c>
     </row>
-    <row r="6" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A6">
         <v>0.115</v>
       </c>
       <c r="B6">
         <v>1</v>
       </c>
       <c r="C6">
         <v>55.91</v>
       </c>
       <c r="D6">
         <v>4.2099999999999999E-2</v>
       </c>
     </row>
-    <row r="7" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A7">
         <v>0.13420000000000001</v>
       </c>
       <c r="B7">
         <v>1</v>
       </c>
       <c r="C7">
         <v>56.64</v>
       </c>
       <c r="D7">
         <v>4.1700000000000001E-2</v>
       </c>
     </row>
-    <row r="8" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A8">
         <v>0.15329999999999999</v>
       </c>
       <c r="B8">
         <v>1</v>
       </c>
       <c r="C8">
         <v>57.36</v>
       </c>
       <c r="D8">
         <v>4.1300000000000003E-2</v>
       </c>
     </row>
-    <row r="9" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A9">
         <v>0.17249999999999999</v>
       </c>
       <c r="B9">
         <v>1</v>
       </c>
       <c r="C9">
         <v>58.08</v>
       </c>
       <c r="D9">
         <v>4.0899999999999999E-2</v>
       </c>
     </row>
-    <row r="10" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A10">
         <v>0.19159999999999999</v>
       </c>
       <c r="B10">
         <v>1</v>
       </c>
       <c r="C10">
         <v>58.79</v>
       </c>
       <c r="D10">
         <v>4.0500000000000001E-2</v>
       </c>
     </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A11">
         <v>0.23</v>
       </c>
       <c r="B11">
         <v>1</v>
       </c>
       <c r="C11">
         <v>60.17</v>
       </c>
       <c r="D11">
         <v>3.9800000000000002E-2</v>
       </c>
     </row>
-    <row r="12" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A12">
         <v>0.26829999999999998</v>
       </c>
       <c r="B12">
         <v>1</v>
       </c>
       <c r="C12">
         <v>61.49</v>
       </c>
       <c r="D12">
         <v>3.9199999999999999E-2</v>
       </c>
     </row>
-    <row r="13" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A13">
         <v>0.30659999999999998</v>
       </c>
       <c r="B13">
         <v>1</v>
       </c>
       <c r="C13">
         <v>62.75</v>
       </c>
       <c r="D13">
         <v>3.8699999999999998E-2</v>
       </c>
     </row>
-    <row r="14" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A14">
         <v>0.34499999999999997</v>
       </c>
       <c r="B14">
         <v>1</v>
       </c>
       <c r="C14">
         <v>63.94</v>
       </c>
       <c r="D14">
         <v>3.8199999999999998E-2</v>
       </c>
     </row>
-    <row r="15" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A15">
         <v>0.38329999999999997</v>
       </c>
       <c r="B15">
         <v>1</v>
       </c>
       <c r="C15">
         <v>65.06</v>
       </c>
       <c r="D15">
         <v>3.78E-2</v>
       </c>
     </row>
-    <row r="16" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A16">
         <v>0.42159999999999997</v>
       </c>
       <c r="B16">
         <v>1</v>
       </c>
       <c r="C16">
         <v>66.11</v>
       </c>
       <c r="D16">
         <v>3.7400000000000003E-2</v>
       </c>
     </row>
-    <row r="17" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A17">
         <v>0.46</v>
       </c>
       <c r="B17">
         <v>1</v>
       </c>
       <c r="C17">
         <v>67.08</v>
       </c>
       <c r="D17">
         <v>3.7100000000000001E-2</v>
       </c>
     </row>
-    <row r="18" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A18">
         <v>0.49830000000000002</v>
       </c>
       <c r="B18">
         <v>1</v>
       </c>
       <c r="C18">
         <v>67.989999999999995</v>
       </c>
       <c r="D18">
         <v>3.6799999999999999E-2</v>
       </c>
     </row>
-    <row r="19" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A19">
         <v>0.53659999999999997</v>
       </c>
       <c r="B19">
         <v>1</v>
       </c>
       <c r="C19">
         <v>68.849999999999994</v>
       </c>
       <c r="D19">
         <v>3.6600000000000001E-2</v>
       </c>
     </row>
-    <row r="20" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A20">
         <v>0.61329999999999996</v>
       </c>
       <c r="B20">
         <v>1</v>
       </c>
       <c r="C20">
         <v>70.41</v>
       </c>
       <c r="D20">
         <v>3.6299999999999999E-2</v>
       </c>
     </row>
-    <row r="21" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A21">
         <v>0.68989999999999996</v>
       </c>
       <c r="B21">
         <v>1</v>
       </c>
       <c r="C21">
         <v>71.83</v>
       </c>
       <c r="D21">
         <v>3.5999999999999997E-2</v>
       </c>
     </row>
-    <row r="22" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A22">
         <v>0.76659999999999995</v>
       </c>
       <c r="B22">
         <v>1</v>
       </c>
       <c r="C22">
         <v>73.14</v>
       </c>
       <c r="D22">
         <v>3.5799999999999998E-2</v>
       </c>
     </row>
-    <row r="23" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A23">
         <v>0.84330000000000005</v>
       </c>
       <c r="B23">
         <v>1</v>
       </c>
       <c r="C23">
         <v>74.37</v>
       </c>
       <c r="D23">
         <v>3.5700000000000003E-2</v>
       </c>
     </row>
-    <row r="24" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A24">
         <v>0.91990000000000005</v>
       </c>
       <c r="B24">
         <v>1</v>
       </c>
       <c r="C24">
         <v>75.52</v>
       </c>
       <c r="D24">
         <v>3.56E-2</v>
       </c>
     </row>
-    <row r="25" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A25">
         <v>0.99660000000000004</v>
       </c>
       <c r="B25">
         <v>1</v>
       </c>
       <c r="C25">
         <v>76.61</v>
       </c>
       <c r="D25">
         <v>3.5499999999999997E-2</v>
       </c>
     </row>
-    <row r="26" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A26" s="1">
         <v>0.10732</v>
       </c>
       <c r="B26">
         <v>1</v>
       </c>
       <c r="C26">
         <v>77.64</v>
       </c>
       <c r="D26">
         <v>3.5499999999999997E-2</v>
       </c>
     </row>
-    <row r="27" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A27" s="1">
         <v>0.11498999999999999</v>
       </c>
       <c r="B27">
         <v>1</v>
       </c>
       <c r="C27">
         <v>78.64</v>
       </c>
       <c r="D27">
         <v>3.5499999999999997E-2</v>
       </c>
     </row>
-    <row r="28" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A28" s="1">
         <v>0.12266000000000001</v>
       </c>
       <c r="B28">
         <v>1</v>
       </c>
       <c r="C28">
         <v>79.599999999999994</v>
       </c>
       <c r="D28">
         <v>3.5499999999999997E-2</v>
       </c>
     </row>
-    <row r="29" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A29">
         <v>1.5</v>
       </c>
       <c r="B29">
         <v>1</v>
       </c>
       <c r="C29">
         <v>82.83</v>
       </c>
       <c r="D29">
         <v>3.56E-2</v>
       </c>
     </row>
-    <row r="30" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A30">
         <v>2</v>
       </c>
       <c r="B30">
         <v>1</v>
       </c>
       <c r="C30">
         <v>88.37</v>
       </c>
       <c r="D30">
         <v>3.61E-2</v>
       </c>
     </row>
-    <row r="31" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A31">
         <v>2.5</v>
       </c>
       <c r="B31">
         <v>1</v>
       </c>
       <c r="C31">
         <v>93.48</v>
       </c>
       <c r="D31">
         <v>3.6900000000000002E-2</v>
       </c>
     </row>
-    <row r="32" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A32">
         <v>3</v>
       </c>
       <c r="B32">
         <v>1</v>
       </c>
       <c r="C32">
         <v>97.83</v>
       </c>
       <c r="D32">
         <v>3.7900000000000003E-2</v>
       </c>
     </row>
-    <row r="33" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A33">
         <v>3.5</v>
       </c>
       <c r="B33">
         <v>1</v>
       </c>
       <c r="C33">
         <v>101.66</v>
       </c>
       <c r="D33">
         <v>3.8899999999999997E-2</v>
       </c>
     </row>
-    <row r="34" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A34">
         <v>4</v>
       </c>
       <c r="B34">
         <v>1</v>
       </c>
       <c r="C34">
         <v>105.52</v>
       </c>
       <c r="D34">
         <v>3.9800000000000002E-2</v>
       </c>
     </row>
-    <row r="35" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A35">
         <v>4.5</v>
       </c>
       <c r="B35">
         <v>1</v>
       </c>
       <c r="C35">
         <v>109.46</v>
       </c>
       <c r="D35">
         <v>4.0500000000000001E-2</v>
       </c>
     </row>
-    <row r="36" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A36">
         <v>5</v>
       </c>
       <c r="B36">
         <v>1</v>
       </c>
       <c r="C36">
         <v>113.15</v>
       </c>
       <c r="D36">
         <v>4.1099999999999998E-2</v>
       </c>
     </row>
-    <row r="37" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A37">
         <v>5.5</v>
       </c>
       <c r="B37">
         <v>1</v>
       </c>
       <c r="C37">
         <v>116.56</v>
       </c>
       <c r="D37">
         <v>4.1599999999999998E-2</v>
       </c>
     </row>
-    <row r="38" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A38">
         <v>6</v>
       </c>
       <c r="B38">
         <v>1</v>
       </c>
       <c r="C38">
         <v>119.89</v>
       </c>
       <c r="D38">
         <v>4.2200000000000001E-2</v>
       </c>
     </row>
-    <row r="39" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A39">
         <v>6.5</v>
       </c>
       <c r="B39">
         <v>1</v>
       </c>
       <c r="C39">
         <v>123.02</v>
       </c>
       <c r="D39">
         <v>4.2700000000000002E-2</v>
       </c>
     </row>
-    <row r="40" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A40">
         <v>7</v>
       </c>
       <c r="B40">
         <v>1</v>
       </c>
       <c r="C40">
         <v>126.18</v>
       </c>
       <c r="D40">
         <v>4.3099999999999999E-2</v>
       </c>
     </row>
-    <row r="41" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A41">
         <v>7.5</v>
       </c>
       <c r="B41">
         <v>1</v>
       </c>
       <c r="C41">
         <v>129.38</v>
       </c>
       <c r="D41">
         <v>4.3499999999999997E-2</v>
       </c>
     </row>
-    <row r="42" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A42">
         <v>8</v>
       </c>
       <c r="B42">
         <v>1</v>
       </c>
       <c r="C42">
         <v>132.52000000000001</v>
       </c>
       <c r="D42">
         <v>4.3900000000000002E-2</v>
       </c>
     </row>
-    <row r="43" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A43">
         <v>8.5</v>
       </c>
       <c r="B43">
         <v>1</v>
       </c>
       <c r="C43">
         <v>135.57</v>
       </c>
       <c r="D43">
         <v>4.4299999999999999E-2</v>
       </c>
     </row>
-    <row r="44" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A44">
         <v>9</v>
       </c>
       <c r="B44">
         <v>1</v>
       </c>
       <c r="C44">
         <v>138.52000000000001</v>
       </c>
       <c r="D44">
         <v>4.4699999999999997E-2</v>
       </c>
     </row>
-    <row r="45" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A45">
         <v>9.5</v>
       </c>
       <c r="B45">
         <v>1</v>
       </c>
       <c r="C45">
         <v>141.24</v>
       </c>
       <c r="D45">
         <v>4.5199999999999997E-2</v>
       </c>
     </row>
-    <row r="46" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A46">
         <v>10</v>
       </c>
       <c r="B46">
         <v>1</v>
       </c>
       <c r="C46">
         <v>143.71</v>
       </c>
       <c r="D46">
         <v>4.5699999999999998E-2</v>
       </c>
     </row>
-    <row r="47" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A47">
         <v>10.5</v>
       </c>
       <c r="B47">
         <v>1</v>
       </c>
       <c r="C47">
         <v>146.19999999999999</v>
       </c>
       <c r="D47">
         <v>4.6300000000000001E-2</v>
       </c>
     </row>
-    <row r="48" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A48">
         <v>11</v>
       </c>
       <c r="B48">
         <v>1</v>
       </c>
       <c r="C48">
         <v>148.94999999999999</v>
       </c>
       <c r="D48">
         <v>4.7199999999999999E-2</v>
       </c>
     </row>
-    <row r="49" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A49">
         <v>11.5</v>
       </c>
       <c r="B49">
         <v>1</v>
       </c>
       <c r="C49">
         <v>151.97999999999999</v>
       </c>
       <c r="D49">
         <v>4.8099999999999997E-2</v>
       </c>
     </row>
-    <row r="50" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A50">
         <v>12</v>
       </c>
       <c r="B50">
         <v>1</v>
       </c>
       <c r="C50">
         <v>155.24</v>
       </c>
       <c r="D50">
         <v>4.9200000000000001E-2</v>
       </c>
     </row>
-    <row r="51" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A51">
         <v>12.5</v>
       </c>
       <c r="B51">
         <v>1</v>
       </c>
       <c r="C51">
         <v>158.54</v>
       </c>
       <c r="D51">
         <v>5.0099999999999999E-2</v>
       </c>
     </row>
-    <row r="52" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A52">
         <v>13</v>
       </c>
       <c r="B52">
         <v>1</v>
       </c>
       <c r="C52">
         <v>161.76</v>
       </c>
       <c r="D52">
         <v>5.0599999999999999E-2</v>
       </c>
     </row>
-    <row r="53" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A53">
         <v>13.5</v>
       </c>
       <c r="B53">
         <v>1</v>
       </c>
       <c r="C53">
         <v>165.06</v>
       </c>
       <c r="D53">
         <v>5.04E-2</v>
       </c>
     </row>
-    <row r="54" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="54" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A54">
         <v>14</v>
       </c>
       <c r="B54">
         <v>1</v>
       </c>
       <c r="C54">
         <v>168.53</v>
       </c>
       <c r="D54">
         <v>4.9399999999999999E-2</v>
       </c>
     </row>
-    <row r="55" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="55" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A55">
         <v>14.5</v>
       </c>
       <c r="B55">
         <v>1</v>
       </c>
       <c r="C55">
         <v>172.05</v>
       </c>
       <c r="D55">
         <v>4.7500000000000001E-2</v>
       </c>
     </row>
-    <row r="56" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A56">
         <v>15</v>
       </c>
       <c r="B56">
         <v>1</v>
       </c>
       <c r="C56">
         <v>175.24</v>
       </c>
       <c r="D56">
         <v>4.5199999999999997E-2</v>
       </c>
     </row>
-    <row r="57" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="57" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A57">
         <v>15.5</v>
       </c>
       <c r="B57">
         <v>1</v>
       </c>
       <c r="C57">
         <v>177.59</v>
       </c>
       <c r="D57">
         <v>4.3400000000000001E-2</v>
       </c>
     </row>
-    <row r="58" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="58" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A58">
         <v>16</v>
       </c>
       <c r="B58">
         <v>1</v>
       </c>
       <c r="C58">
         <v>179.1</v>
       </c>
       <c r="D58">
         <v>4.2200000000000001E-2</v>
       </c>
     </row>
-    <row r="59" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="59" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A59">
         <v>16.5</v>
       </c>
       <c r="B59">
         <v>1</v>
       </c>
       <c r="C59">
         <v>180.16</v>
       </c>
       <c r="D59">
         <v>4.1399999999999999E-2</v>
       </c>
     </row>
-    <row r="60" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="60" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A60">
         <v>17</v>
       </c>
       <c r="B60">
         <v>1</v>
       </c>
       <c r="C60">
         <v>180.99</v>
       </c>
       <c r="D60">
         <v>4.07E-2</v>
       </c>
     </row>
-    <row r="61" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="61" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A61">
         <v>17.5</v>
       </c>
       <c r="B61">
         <v>1</v>
       </c>
       <c r="C61">
         <v>181.7</v>
       </c>
       <c r="D61">
         <v>4.02E-2</v>
       </c>
     </row>
-    <row r="62" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="62" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A62">
         <v>18</v>
       </c>
       <c r="B62">
         <v>1</v>
       </c>
       <c r="C62">
         <v>182.43</v>
       </c>
       <c r="D62">
         <v>3.9600000000000003E-2</v>
       </c>
     </row>
-    <row r="63" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="63" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A63">
         <v>18.5</v>
       </c>
       <c r="B63">
         <v>1</v>
       </c>
       <c r="C63">
         <v>183.13</v>
       </c>
       <c r="D63">
         <v>3.9100000000000003E-2</v>
       </c>
     </row>
-    <row r="64" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="64" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A64">
         <v>19</v>
       </c>
       <c r="B64">
         <v>1</v>
       </c>
       <c r="C64">
         <v>183.64</v>
       </c>
       <c r="D64">
         <v>3.8699999999999998E-2</v>
       </c>
     </row>
-    <row r="65" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="65" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A65">
         <v>19.5</v>
       </c>
       <c r="B65">
         <v>1</v>
       </c>
       <c r="C65">
         <v>183.83</v>
       </c>
       <c r="D65">
         <v>3.8600000000000002E-2</v>
       </c>
     </row>
-    <row r="66" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="66" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A66">
         <v>20</v>
       </c>
       <c r="B66">
         <v>1</v>
       </c>
       <c r="C66">
         <v>183.83</v>
       </c>
       <c r="D66">
         <v>3.8600000000000002E-2</v>
       </c>
     </row>
-    <row r="67" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="67" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A67">
         <v>20.5</v>
       </c>
       <c r="B67">
         <v>1</v>
       </c>
       <c r="C67">
         <v>183.83</v>
       </c>
       <c r="D67">
         <v>3.8600000000000002E-2</v>
       </c>
     </row>
-    <row r="68" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="68" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A68">
         <v>21</v>
       </c>
       <c r="B68">
         <v>1</v>
       </c>
       <c r="C68">
         <v>183.83</v>
       </c>
       <c r="D68">
         <v>3.8600000000000002E-2</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="+Zka2qDzxvCAMGPMNGlJ1oSFbO1ik1oNyVFKW/D4z7/CgHsitD1/VQ81rIq0gitZBahruDt4vi6liaXL5UbzHQ==" saltValue="jiuJ1BWDT00C4QEz9sj/Pg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A933EA1734647F4FB182164B393E2F1F" ma:contentTypeVersion="13" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="f0a7cb79b35a41bccecb86a7b63d272c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b9061faf-b5bd-4b08-a83c-98b1c31b2f3d" xmlns:ns3="24646d94-1947-4972-a7e6-e86e48223240" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="22b650f8e2968f6f40a1b6507ddb48ed" ns2:_="" ns3:_="">
     <xsd:import namespace="b9061faf-b5bd-4b08-a83c-98b1c31b2f3d"/>
     <xsd:import namespace="24646d94-1947-4972-a7e6-e86e48223240"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -36496,122 +36503,113 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="b9061faf-b5bd-4b08-a83c-98b1c31b2f3d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE9C842A-595C-41E4-ABBC-E9C26AD3563C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4CF726AD-CB5D-4739-A3EA-FE43FE9F7D3E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b9061faf-b5bd-4b08-a83c-98b1c31b2f3d"/>
     <ds:schemaRef ds:uri="24646d94-1947-4972-a7e6-e86e48223240"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92B5AEFC-70A2-408F-966E-7A911B9FFE1F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="b9061faf-b5bd-4b08-a83c-98b1c31b2f3d"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="24646d94-1947-4972-a7e6-e86e48223240"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="24646d94-1947-4972-a7e6-e86e48223240"/>
-    <ds:schemaRef ds:uri="b9061faf-b5bd-4b08-a83c-98b1c31b2f3d"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65d9b777-8709-4e69-9b11-86e91ff18fb5}" enabled="0" method="" siteId="{65d9b777-8709-4e69-9b11-86e91ff18fb5}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
+  <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Werkbladen</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Invulformulier</vt:lpstr>
       <vt:lpstr>Uitkomst</vt:lpstr>
       <vt:lpstr>referenties_jongens</vt:lpstr>
       <vt:lpstr>referenties_meiden</vt:lpstr>
       <vt:lpstr>referenties_LMS</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
@@ -36620,27 +36618,30 @@
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Verbeek, Jan</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100A933EA1734647F4FB182164B393E2F1F</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>