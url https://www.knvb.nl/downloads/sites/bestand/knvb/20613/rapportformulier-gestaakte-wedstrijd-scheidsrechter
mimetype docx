--- v0 (2025-10-03)
+++ v1 (2026-10-08)
@@ -1,2657 +1,16370 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="778911A7" w14:textId="034CB8B8" w:rsidR="005964A8" w:rsidRPr="0043544E" w:rsidRDefault="0043544E" w:rsidP="00ED6F82">
+    <w:p w14:paraId="286A7623" w14:textId="77777777" w:rsidR="00471180" w:rsidRDefault="00471180" w:rsidP="00471180">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="48"/>
-[...102 lines deleted...]
-          <w:bCs/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="397DE30D" w14:textId="77777777" w:rsidR="00B51314" w:rsidRPr="00AF47CE" w:rsidRDefault="00B51314" w:rsidP="00B51314">
+    <w:p w14:paraId="2E0B4CCD" w14:textId="7347E6B4" w:rsidR="00471180" w:rsidRPr="002B6CD9" w:rsidRDefault="00471180" w:rsidP="00471180">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED6F82">
-        <w:t>Wedstrijdnumme</w:t>
+      <w:r w:rsidRPr="002B6CD9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Algemene gegevens</w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve">r: </w:t>
+    </w:p>
+    <w:p w14:paraId="028E14D7" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="00EB2DB5" w:rsidRDefault="00471180" w:rsidP="00471180">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB2DB5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Wedstrijd:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00EB2DB5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00ED5858">
-[...7 lines deleted...]
-        </w:fldChar>
+      <w:r w:rsidRPr="00EB2DB5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="Text1"/>
-[...1 lines deleted...]
-        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rStyle w:val="Invoertekst"/>
+          </w:rPr>
+          <w:id w:val="729272990"/>
+          <w:lock w:val="sdtLocked"/>
+          <w:placeholder>
+            <w:docPart w:val="8F893F707F214524AF7CAC88E8A3B9AF"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text w:multiLine="1"/>
+        </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:rStyle w:val="Standaardalinea-lettertype"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+        </w:sdtEndPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Vul hier</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00EB2DB5">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> de wedstrijd in.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="1FC230B5" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="00EB2DB5" w:rsidRDefault="00471180" w:rsidP="00471180">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB2DB5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Wedstrijdnummer:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED5858">
-        <w:fldChar w:fldCharType="separate"/>
+      <w:r w:rsidRPr="00EB2DB5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
-      <w:r>
-        <w:t> </w:t>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rStyle w:val="Invoertekst"/>
+          </w:rPr>
+          <w:id w:val="1130285249"/>
+          <w:lock w:val="sdtLocked"/>
+          <w:placeholder>
+            <w:docPart w:val="0061D962A42646B7B5BB136998BD4978"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:rStyle w:val="Standaardalinea-lettertype"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+        </w:sdtEndPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Vul</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00EB2DB5">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> het wedstrijdnummer in.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="77D356DC" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="00EB2DB5" w:rsidRDefault="00471180" w:rsidP="00471180">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB2DB5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Datum:</w:t>
       </w:r>
-      <w:r>
-        <w:t> </w:t>
+      <w:r w:rsidRPr="00EB2DB5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
-      <w:r>
-        <w:t> </w:t>
+      <w:r w:rsidRPr="00EB2DB5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
-      <w:r>
-        <w:t> </w:t>
+      <w:r w:rsidRPr="00EB2DB5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
-      <w:r>
-        <w:t> </w:t>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rStyle w:val="Invoertekst"/>
+          </w:rPr>
+          <w:id w:val="-127633357"/>
+          <w:lock w:val="sdtLocked"/>
+          <w:placeholder>
+            <w:docPart w:val="26458F0E59E74ED198DA34ECDB1C8A9B"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:date w:fullDate="2026-08-17T00:00:00Z">
+            <w:dateFormat w:val="d-M-yyyy"/>
+            <w:lid w:val="nl-NL"/>
+            <w:storeMappedDataAs w:val="dateTime"/>
+            <w:calendar w:val="gregorian"/>
+          </w:date>
+        </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:rStyle w:val="Standaardalinea-lettertype"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+        </w:sdtEndPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00EB2DB5">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Selecteer de datum van de wedstrijd.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="01B8353B" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="00EB2DB5" w:rsidRDefault="00471180" w:rsidP="00471180">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9030"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB2DB5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00ED5858">
-        <w:fldChar w:fldCharType="end"/>
+    </w:p>
+    <w:p w14:paraId="12DEBCED" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="00EB2DB5" w:rsidRDefault="00471180" w:rsidP="00471180">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB2DB5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Naam:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
-      <w:r>
+      <w:r w:rsidRPr="00EB2DB5">
         <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EB2DB5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EB2DB5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rStyle w:val="Invoertekst"/>
+          </w:rPr>
+          <w:id w:val="-371307645"/>
+          <w:lock w:val="sdtLocked"/>
+          <w:placeholder>
+            <w:docPart w:val="32004A757D034683919875DAF900A9E4"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:rStyle w:val="Standaardalinea-lettertype"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+        </w:sdtEndPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Vul</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00EB2DB5">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> je naam in</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="06029530" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="00EB2DB5" w:rsidRDefault="00471180" w:rsidP="00471180">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB2DB5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Relatiecode:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB2DB5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EB2DB5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rStyle w:val="Invoertekst"/>
+          </w:rPr>
+          <w:id w:val="-3442478"/>
+          <w:lock w:val="sdtLocked"/>
+          <w:placeholder>
+            <w:docPart w:val="AAB95F52A30A4E84A56C7656FC339D03"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:rStyle w:val="Standaardalinea-lettertype"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+        </w:sdtEndPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Vul je</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00EB2DB5">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> relatiecode in.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="2C2208B0" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="00EB2DB5" w:rsidRDefault="00471180" w:rsidP="00471180">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB2DB5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Functie: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB2DB5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EB2DB5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rStyle w:val="Invoertekst"/>
+          </w:rPr>
+          <w:alias w:val="Functie"/>
+          <w:tag w:val="Functie"/>
+          <w:id w:val="-1122308523"/>
+          <w:lock w:val="sdtLocked"/>
+          <w:placeholder>
+            <w:docPart w:val="B791DB78A5D7434CB3A16BC028ECE26C"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w15:color w:val="000000"/>
+          <w:dropDownList>
+            <w:listItem w:value="Kies een item."/>
+            <w:listItem w:displayText="scheidsrechter" w:value="scheidsrechter"/>
+            <w:listItem w:displayText="assistent-scheidsrechter" w:value="assistent-scheidsrechter"/>
+            <w:listItem w:displayText="secretaris of tijdwaarnemer" w:value="secretaris of tijdwaarnemer"/>
+            <w:listItem w:displayText="waarnemer" w:value="waarnemer"/>
+            <w:listItem w:displayText="rapporteur" w:value="rapporteur"/>
+            <w:listItem w:displayText="scheidsrechtersbegeleider of coach" w:value="scheidsrechtersbegeleider of coach"/>
+            <w:listItem w:displayText="andere functie" w:value="andere functie"/>
+          </w:dropDownList>
+        </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:rStyle w:val="Standaardalinea-lettertype"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+        </w:sdtEndPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00EB2DB5">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Mijn functie bij deze wedstrijd was:</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="30B40EE5" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="009C7FC3" w:rsidRDefault="00471180" w:rsidP="00471180">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06AC418F" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="002B6CD9" w:rsidRDefault="00471180" w:rsidP="00471180">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B6CD9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Reden staken van de wedstrijd</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="195BC0AD" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="009C7FC3" w:rsidRDefault="00471180" w:rsidP="00471180">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C7FC3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Minuut staken:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C7FC3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rStyle w:val="Invoertekst"/>
+          </w:rPr>
+          <w:id w:val="-1035740644"/>
+          <w:lock w:val="sdtLocked"/>
+          <w:placeholder>
+            <w:docPart w:val="485F3B9E5B9949C2B27B50BC7AB05E84"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:rStyle w:val="Standaardalinea-lettertype"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+        </w:sdtEndPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="009C7FC3">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Geef de minuut aan met een getal</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="009C7FC3">
         <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e minuut </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FFB6963" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="009C7FC3" w:rsidRDefault="00471180" w:rsidP="00471180">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C7FC3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Stand bij staken:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C7FC3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rStyle w:val="Invoertekst"/>
+          </w:rPr>
+          <w:id w:val="694502605"/>
+          <w:lock w:val="sdtLocked"/>
+          <w:placeholder>
+            <w:docPart w:val="7FF44C32179A4FCC8C2387E923EF4CE7"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:rStyle w:val="Standaardalinea-lettertype"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+        </w:sdtEndPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Vul</w:t>
+          </w:r>
+          <w:r w:rsidRPr="009C7FC3">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> de stand in</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="1B06F22E" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="009C7FC3" w:rsidRDefault="00471180" w:rsidP="00471180">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="748581E2" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="0043140C" w:rsidRDefault="00471180" w:rsidP="00471180">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043140C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>De wedstrijd werd gestaakt, wegens:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelraster"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6232"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="726"/>
+        <w:gridCol w:w="906"/>
+        <w:gridCol w:w="1027"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00471180" w:rsidRPr="0043140C" w14:paraId="0A854CED" w14:textId="77777777" w:rsidTr="005C245F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6232" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40D4BDA0" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="0043140C" w:rsidRDefault="00471180" w:rsidP="005C245F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C7B8D26" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="004277D9" w:rsidRDefault="00471180" w:rsidP="005C245F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Thuis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="726" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6AE2C577" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="004277D9" w:rsidRDefault="00471180" w:rsidP="005C245F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Uit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="906" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18BE5E32" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="004277D9" w:rsidRDefault="00471180" w:rsidP="005C245F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004277D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>In</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004277D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>dividu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1027" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A30504C" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="004277D9" w:rsidRDefault="00471180" w:rsidP="005C245F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004277D9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Collectief</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00471180" w:rsidRPr="0043140C" w14:paraId="04F2C766" w14:textId="77777777" w:rsidTr="005C245F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6232" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36E4E75B" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="0043140C" w:rsidRDefault="00471180" w:rsidP="005C245F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043140C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Commentaar op de scheidsrechter(s) door</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1419864720"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="851" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="068C5DF0" w14:textId="439301E2" w:rsidR="00471180" w:rsidRPr="0043140C" w:rsidRDefault="000E7D5F" w:rsidP="005C245F">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:color w:val="FF6000" w:themeColor="background2"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1566753794"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="726" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="51FC656D" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="0043140C" w:rsidRDefault="00471180" w:rsidP="005C245F">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A26A63">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:color w:val="FF6000" w:themeColor="background2"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="2017029023"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="906" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="5ACBEB00" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="00A26A63" w:rsidRDefault="00471180" w:rsidP="005C245F">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:color w:val="FF6000" w:themeColor="background2"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A26A63">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:color w:val="FF6000" w:themeColor="background2"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1640610194"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1027" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="5C03481F" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="00A26A63" w:rsidRDefault="00471180" w:rsidP="005C245F">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:color w:val="FF6000" w:themeColor="background2"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A26A63">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:color w:val="FF6000" w:themeColor="background2"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00471180" w:rsidRPr="0043140C" w14:paraId="0FBC07D3" w14:textId="77777777" w:rsidTr="005C245F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6232" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70D84A60" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="0043140C" w:rsidRDefault="00471180" w:rsidP="005C245F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043140C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Weigeren verder te spelen door</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="945434593"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="851" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="34AA392A" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="0043140C" w:rsidRDefault="00471180" w:rsidP="005C245F">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A26A63">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:color w:val="FF6000" w:themeColor="background2"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1064530487"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="726" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="015FD681" w14:textId="516AB9A2" w:rsidR="00471180" w:rsidRPr="0043140C" w:rsidRDefault="000E7D5F" w:rsidP="005C245F">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:color w:val="FF6000" w:themeColor="background2"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-159693951"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="906" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="54B4C8F6" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="00A26A63" w:rsidRDefault="00471180" w:rsidP="005C245F">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:color w:val="FF6000" w:themeColor="background2"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A26A63">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:color w:val="FF6000" w:themeColor="background2"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-2136858228"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1027" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="368E64C1" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="00A26A63" w:rsidRDefault="00471180" w:rsidP="005C245F">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:color w:val="FF6000" w:themeColor="background2"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A26A63">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:color w:val="FF6000" w:themeColor="background2"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00471180" w:rsidRPr="0043140C" w14:paraId="78FAFFA0" w14:textId="77777777" w:rsidTr="005C245F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6232" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B84D69C" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="0043140C" w:rsidRDefault="00471180" w:rsidP="005C245F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043140C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gewelddadig handelen (duwen, slaan, schoppen, elleboog e.d.) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="416292593"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="851" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="7229F7E9" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="0043140C" w:rsidRDefault="00471180" w:rsidP="005C245F">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A26A63">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:color w:val="FF6000" w:themeColor="background2"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-895970186"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="726" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="4F188C4C" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="0043140C" w:rsidRDefault="00471180" w:rsidP="005C245F">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A26A63">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:color w:val="FF6000" w:themeColor="background2"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="2005238666"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="906" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="7BCB13C0" w14:textId="664F5882" w:rsidR="00471180" w:rsidRPr="00A26A63" w:rsidRDefault="000E7D5F" w:rsidP="005C245F">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:color w:val="FF6000" w:themeColor="background2"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:color w:val="FF6000" w:themeColor="background2"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-145129381"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1027" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="38C1AC47" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="00A26A63" w:rsidRDefault="00471180" w:rsidP="005C245F">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:color w:val="FF6000" w:themeColor="background2"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A26A63">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:color w:val="FF6000" w:themeColor="background2"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00471180" w:rsidRPr="0043140C" w14:paraId="109D97F2" w14:textId="77777777" w:rsidTr="005C245F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6232" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="502D832D" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="0043140C" w:rsidRDefault="00471180" w:rsidP="005C245F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043140C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Beledigen door</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1357347752"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="851" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="7D0E3E78" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="0043140C" w:rsidRDefault="00471180" w:rsidP="005C245F">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A26A63">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:color w:val="FF6000" w:themeColor="background2"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-2018534291"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="726" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="267F7BBB" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="0043140C" w:rsidRDefault="00471180" w:rsidP="005C245F">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A26A63">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:color w:val="FF6000" w:themeColor="background2"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="982591783"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="906" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="03BA6B69" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="00A26A63" w:rsidRDefault="00471180" w:rsidP="005C245F">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:color w:val="FF6000" w:themeColor="background2"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A26A63">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:color w:val="FF6000" w:themeColor="background2"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1149716151"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1027" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="21B750A5" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="00A26A63" w:rsidRDefault="00471180" w:rsidP="005C245F">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:color w:val="FF6000" w:themeColor="background2"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A26A63">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:color w:val="FF6000" w:themeColor="background2"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00471180" w:rsidRPr="0043140C" w14:paraId="6063EE5F" w14:textId="77777777" w:rsidTr="005C245F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6232" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08DAD5C4" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="0043140C" w:rsidRDefault="00471180" w:rsidP="005C245F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043140C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bedreigen door</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1963255302"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="851" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="4E47722E" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="0043140C" w:rsidRDefault="00471180" w:rsidP="005C245F">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A26A63">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:color w:val="FF6000" w:themeColor="background2"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="2103845069"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="726" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="25F42E79" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="0043140C" w:rsidRDefault="00471180" w:rsidP="005C245F">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A26A63">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:color w:val="FF6000" w:themeColor="background2"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1260214487"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="906" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="23A790AE" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="00A26A63" w:rsidRDefault="00471180" w:rsidP="005C245F">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:color w:val="FF6000" w:themeColor="background2"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A26A63">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:color w:val="FF6000" w:themeColor="background2"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="71640622"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1027" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="6E6629F1" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="00A26A63" w:rsidRDefault="00471180" w:rsidP="005C245F">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:color w:val="FF6000" w:themeColor="background2"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A26A63">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:color w:val="FF6000" w:themeColor="background2"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00471180" w:rsidRPr="0043140C" w14:paraId="1E7E4EB1" w14:textId="77777777" w:rsidTr="005C245F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6232" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74BC9B09" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="0043140C" w:rsidRDefault="00471180" w:rsidP="005C245F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043140C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Discrimineren door</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1833985578"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="851" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="02949106" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="0043140C" w:rsidRDefault="00471180" w:rsidP="005C245F">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A26A63">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:color w:val="FF6000" w:themeColor="background2"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="1385293322"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="726" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="188C4443" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="0043140C" w:rsidRDefault="00471180" w:rsidP="005C245F">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A26A63">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:color w:val="FF6000" w:themeColor="background2"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="512806959"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="906" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="582370D8" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="00A26A63" w:rsidRDefault="00471180" w:rsidP="005C245F">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:color w:val="FF6000" w:themeColor="background2"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A26A63">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:color w:val="FF6000" w:themeColor="background2"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1051843114"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1027" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="62ACE948" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="00A26A63" w:rsidRDefault="00471180" w:rsidP="005C245F">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:color w:val="FF6000" w:themeColor="background2"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A26A63">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:color w:val="FF6000" w:themeColor="background2"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00471180" w:rsidRPr="0043140C" w14:paraId="6F67B516" w14:textId="77777777" w:rsidTr="005C245F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6232" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E9DA67A" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="0043140C" w:rsidRDefault="00471180" w:rsidP="005C245F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043140C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Spugen door</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="293253575"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="851" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="31088FC8" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="0043140C" w:rsidRDefault="00471180" w:rsidP="005C245F">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A26A63">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:color w:val="FF6000" w:themeColor="background2"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-2044117407"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="726" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="3080B011" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="0043140C" w:rsidRDefault="00471180" w:rsidP="005C245F">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A26A63">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:color w:val="FF6000" w:themeColor="background2"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1539887171"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="906" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="53EF4FCB" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="00A26A63" w:rsidRDefault="00471180" w:rsidP="005C245F">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:color w:val="FF6000" w:themeColor="background2"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A26A63">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:color w:val="FF6000" w:themeColor="background2"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1056619860"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1027" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="1ED513DD" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="00A26A63" w:rsidRDefault="00471180" w:rsidP="005C245F">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:color w:val="FF6000" w:themeColor="background2"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A26A63">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:color w:val="FF6000" w:themeColor="background2"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00471180" w:rsidRPr="0043140C" w14:paraId="1D9C4D2F" w14:textId="77777777" w:rsidTr="005C245F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6232" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="789B08D8" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="0043140C" w:rsidRDefault="00471180" w:rsidP="005C245F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043140C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Een andere oorzaak</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-965967741"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="851" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="6EAF5069" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="0043140C" w:rsidRDefault="00471180" w:rsidP="005C245F">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A26A63">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:color w:val="FF6000" w:themeColor="background2"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-1029556721"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="726" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="56ACB56B" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="0043140C" w:rsidRDefault="00471180" w:rsidP="005C245F">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A26A63">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:color w:val="FF6000" w:themeColor="background2"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="346532404"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="906" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="3AB8ABA7" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="00A26A63" w:rsidRDefault="00471180" w:rsidP="005C245F">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:color w:val="FF6000" w:themeColor="background2"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A26A63">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:color w:val="FF6000" w:themeColor="background2"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:id w:val="-299223376"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1027" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="599E0114" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="00A26A63" w:rsidRDefault="00471180" w:rsidP="005C245F">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:color w:val="FF6000" w:themeColor="background2"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00A26A63">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:color w:val="FF6000" w:themeColor="background2"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00471180" w:rsidRPr="0043140C" w14:paraId="3108709B" w14:textId="77777777" w:rsidTr="005C245F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6232" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1049D3A7" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="0043140C" w:rsidRDefault="00471180" w:rsidP="005C245F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B495D65" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="0043140C" w:rsidRDefault="00471180" w:rsidP="005C245F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="726" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4890E094" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="0043140C" w:rsidRDefault="00471180" w:rsidP="005C245F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="906" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79047563" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="0043140C" w:rsidRDefault="00471180" w:rsidP="005C245F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B185F2F" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="0043140C" w:rsidRDefault="00471180" w:rsidP="005C245F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00471180" w:rsidRPr="0043140C" w14:paraId="78F86AB0" w14:textId="77777777" w:rsidTr="005C245F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BD4BEAE" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="0043140C" w:rsidRDefault="00471180" w:rsidP="005C245F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043140C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Is er een afkoelingsperiode geweest?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1933" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BA3E0EB" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="0043140C" w:rsidRDefault="00000000" w:rsidP="005C245F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="FF6000" w:themeColor="background2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="Invoertekst"/>
+                </w:rPr>
+                <w:alias w:val="afkoelingsperiode"/>
+                <w:tag w:val="afkoelingsperiode"/>
+                <w:id w:val="-1224906866"/>
+                <w:placeholder>
+                  <w:docPart w:val="3F211EE885E94B11A8699D793F186B70"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w15:color w:val="FF0000"/>
+                <w:comboBox>
+                  <w:listItem w:value="Kies een item."/>
+                  <w:listItem w:displayText="ja" w:value="ja"/>
+                  <w:listItem w:displayText="nee" w:value="nee"/>
+                </w:comboBox>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Standaardalinea-lettertype"/>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00471180" w:rsidRPr="0043140C">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:color w:val="FF6000" w:themeColor="background2"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Kies ja of nee</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00471180" w:rsidRPr="0043140C" w14:paraId="040F3FF7" w14:textId="77777777" w:rsidTr="005C245F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7809" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D21E18A" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="0043140C" w:rsidRDefault="00471180" w:rsidP="005C245F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043140C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Heeft iemand verwondingen opgelopen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:alias w:val="verwondingen"/>
+            <w:tag w:val="verwondingen"/>
+            <w:id w:val="451130229"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="75E786D88DE040EB8D8F732D0C7DA6CD"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:comboBox>
+              <w:listItem w:value="Kies een item."/>
+              <w:listItem w:displayText="ja" w:value="ja"/>
+              <w:listItem w:displayText="nee" w:value="nee"/>
+            </w:comboBox>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1933" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+              </w:tcPr>
+              <w:p w14:paraId="47D651DC" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="0043140C" w:rsidRDefault="00471180" w:rsidP="005C245F">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:color w:val="FF6000" w:themeColor="background2"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="0043140C">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:color w:val="FF6000" w:themeColor="background2"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Kies ja of nee.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00471180" w:rsidRPr="0043140C" w14:paraId="4E06693B" w14:textId="77777777" w:rsidTr="005C245F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9742" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="58158E71" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="0043140C" w:rsidRDefault="00471180" w:rsidP="005C245F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043140C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wie liep(en) er verwondingen op? En welke verwondingen? Geef hieronder een toelichting: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00471180" w:rsidRPr="0043140C" w14:paraId="7EF476CC" w14:textId="77777777" w:rsidTr="005C245F">
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="-819648625"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="92397C347B7649DFA947667F8420A363"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9742" w:type="dxa"/>
+                <w:gridSpan w:val="5"/>
+              </w:tcPr>
+              <w:p w14:paraId="66FFD0A7" w14:textId="1BB831ED" w:rsidR="00471180" w:rsidRPr="0043140C" w:rsidRDefault="00471180" w:rsidP="00471180">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00471180">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                  <w:t>Klik of tik om tekst in te voeren.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="037E720A" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="009C7FC3" w:rsidRDefault="00471180" w:rsidP="00471180">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24E99BE9" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="009C7FC3" w:rsidRDefault="00471180" w:rsidP="00471180">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Verklaring</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C7FC3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C7FC3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="009C7FC3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Leg hieronder uit wat er precies is gebeurd.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Schrijf ook de exacte woorden op die er zijn gebruikt als er beledigd of bedreigd is. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C7FC3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00010E96">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(Op de volgende pagina kun je aangeven wie je eventueel een gele of rode kaart hebt gegeven.)</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rStyle w:val="Invoertekst"/>
+        </w:rPr>
+        <w:id w:val="-835459863"/>
+        <w:lock w:val="sdtLocked"/>
+        <w:placeholder>
+          <w:docPart w:val="68C7473B3E104DD08684B58C80F726F8"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+        <w15:color w:val="FF6600"/>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rStyle w:val="Standaardalinea-lettertype"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="6BF95A1C" w14:textId="55C20DF8" w:rsidR="00DD3E96" w:rsidRPr="00D53BC4" w:rsidRDefault="00F755DD" w:rsidP="00471180">
+          <w:pPr>
+            <w:rPr>
+              <w:color w:val="FF6000" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00D53BC4">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Klik of tik om tekst in te voeren.</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="55007964" w14:textId="77777777" w:rsidR="00F755DD" w:rsidRDefault="00DD3E96" w:rsidP="00471180">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75686E1D" w14:textId="77777777" w:rsidR="00F755DD" w:rsidRDefault="00F755DD" w:rsidP="00471180">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F0DAB25" w14:textId="77777777" w:rsidR="00F755DD" w:rsidRDefault="00F755DD" w:rsidP="00471180">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C95CF1B" w14:textId="77777777" w:rsidR="00F755DD" w:rsidRDefault="00F755DD" w:rsidP="00471180">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53625475" w14:textId="77777777" w:rsidR="00F755DD" w:rsidRDefault="00F755DD" w:rsidP="00471180">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32973EC6" w14:textId="77777777" w:rsidR="00F755DD" w:rsidRDefault="00F755DD" w:rsidP="00471180">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A56B377" w14:textId="77777777" w:rsidR="00F755DD" w:rsidRDefault="00F755DD" w:rsidP="00471180">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11EF90A0" w14:textId="77777777" w:rsidR="00F755DD" w:rsidRDefault="00F755DD" w:rsidP="00471180">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DBA7587" w14:textId="77777777" w:rsidR="00F755DD" w:rsidRDefault="00F755DD" w:rsidP="00471180">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5ACC46F1" w14:textId="77777777" w:rsidR="00F755DD" w:rsidRDefault="00F755DD" w:rsidP="00471180">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="195D886D" w14:textId="77777777" w:rsidR="00F755DD" w:rsidRDefault="00F755DD" w:rsidP="00471180">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FBB7A91" w14:textId="69CA8502" w:rsidR="00471180" w:rsidRPr="002B6CD9" w:rsidRDefault="00DD3E96" w:rsidP="00471180">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ui</w:t>
+      </w:r>
+      <w:r w:rsidR="00471180" w:rsidRPr="002B6CD9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tspeelvoorwaarden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3659EC0F" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="002A0340" w:rsidRDefault="00471180" w:rsidP="00471180">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73DCE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Hoe lang is er nog te spelen?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A0340">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...67 lines deleted...]
-      <w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rStyle w:val="Invoertekst"/>
+          </w:rPr>
+          <w:id w:val="-669637456"/>
+          <w:lock w:val="sdtLocked"/>
+          <w:placeholder>
+            <w:docPart w:val="CC3DA2C485514E0BB04083D8086B6FE5"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:rStyle w:val="Standaardalinea-lettertype"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+        </w:sdtEndPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00353AA4">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Klik of tik om tekst in te voeren.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="002A0340">
         <w:rPr>
-          <w:noProof/>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-[...131 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
+        <w:t>minuten</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ACD1640" w14:textId="77777777" w:rsidR="00B51314" w:rsidRDefault="00B51314" w:rsidP="00ED6F82"/>
-    <w:p w14:paraId="197A7314" w14:textId="77682440" w:rsidR="00ED6F82" w:rsidRPr="006B5101" w:rsidRDefault="00ED6F82" w:rsidP="00ED6F82">
+    <w:p w14:paraId="32C1DE0E" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="002A0340" w:rsidRDefault="00471180" w:rsidP="00471180">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="nl-NL"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B5101">
+      <w:r w:rsidRPr="002A0340">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="nl-NL"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>RAPPORT</w:t>
+        <w:t>Welk team trapt af in de 2</w:t>
       </w:r>
-      <w:r w:rsidR="006F6667" w:rsidRPr="006B5101">
+      <w:r w:rsidRPr="002A0340">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...857 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> helft </w:t>
+      <w:r w:rsidRPr="002A0340">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> helft?</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        </w:fldChar>
+      <w:r w:rsidRPr="002A0340">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="14" w:name="Text23"/>
-[...1 lines deleted...]
-        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rStyle w:val="Invoertekst"/>
+          </w:rPr>
+          <w:alias w:val="aftrap 2e helft"/>
+          <w:tag w:val="aftrap 2e helft"/>
+          <w:id w:val="2018658708"/>
+          <w:lock w:val="sdtLocked"/>
+          <w:placeholder>
+            <w:docPart w:val="ADB0989EE5FD48B394344F30D2A19E79"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w15:color w:val="FF6600"/>
+          <w:dropDownList>
+            <w:listItem w:value="Kies een item."/>
+            <w:listItem w:displayText="Thuisteam" w:value="Thuisteam"/>
+            <w:listItem w:displayText="Uitteam" w:value="Uitteam"/>
+            <w:listItem w:displayText="Niet van toepassing" w:value="Niet van toepassing"/>
+          </w:dropDownList>
+        </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:rStyle w:val="Standaardalinea-lettertype"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+        </w:sdtEndPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00353AA4">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Kies thuis of uit.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="52709A6C" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="002A0340" w:rsidRDefault="00471180" w:rsidP="00471180">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0340">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Hoe moet het spel worden hervat?</w:t>
       </w:r>
-      <w:r>
-        <w:fldChar w:fldCharType="separate"/>
+      <w:r w:rsidRPr="002A0340">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
-      <w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rStyle w:val="Invoertekst"/>
+          </w:rPr>
+          <w:id w:val="1781993091"/>
+          <w:lock w:val="sdtLocked"/>
+          <w:placeholder>
+            <w:docPart w:val="D7527742080644A2BF46732351C6819F"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text w:multiLine="1"/>
+        </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:rStyle w:val="Standaardalinea-lettertype"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+        </w:sdtEndPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Voer</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00353AA4">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> hier tekst in. </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="44E10B2F" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="002A0340" w:rsidRDefault="00471180" w:rsidP="00471180">
+      <w:pPr>
         <w:rPr>
-          <w:noProof/>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0340">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Waar moet het spel worden hervat?</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A0340">
         <w:rPr>
-          <w:noProof/>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:tab/>
       </w:r>
-      <w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rStyle w:val="Invoertekst"/>
+          </w:rPr>
+          <w:id w:val="1973550853"/>
+          <w:lock w:val="sdtLocked"/>
+          <w:placeholder>
+            <w:docPart w:val="89481FFA07794955B94C26E5AAC48EA7"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text w:multiLine="1"/>
+        </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:rStyle w:val="Standaardalinea-lettertype"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+        </w:sdtEndPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00353AA4">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Klik of tik om tekst in te voeren.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="0876DDC6" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="002A0340" w:rsidRDefault="00471180" w:rsidP="00471180">
+      <w:pPr>
         <w:rPr>
-          <w:noProof/>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0340">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Wie speelt op welke helft?</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A0340">
         <w:rPr>
-          <w:noProof/>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A0340">
         <w:rPr>
-          <w:noProof/>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:tab/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="0094533A">
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rStyle w:val="Invoertekst"/>
+          </w:rPr>
+          <w:id w:val="-1249575195"/>
+          <w:lock w:val="sdtLocked"/>
+          <w:placeholder>
+            <w:docPart w:val="078B731CBEFD415BB5C2229631012891"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text w:multiLine="1"/>
+        </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:rStyle w:val="Standaardalinea-lettertype"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+        </w:sdtEndPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00353AA4">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Klik of tik om tekst in te voeren.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="5326A449" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="00F73DCE" w:rsidRDefault="00471180" w:rsidP="00471180">
+      <w:pPr>
         <w:rPr>
-          <w:vertAlign w:val="superscript"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>e</w:t>
-[...21 lines deleted...]
-      <w:r>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelraster"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6516"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="1667"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00471180" w:rsidRPr="00F73DCE" w14:paraId="25175E50" w14:textId="77777777" w:rsidTr="005C245F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C795692" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="00F73DCE" w:rsidRDefault="00471180" w:rsidP="005C245F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25FACE8C" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="00F73DCE" w:rsidRDefault="00471180" w:rsidP="005C245F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F73DCE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Thuisteam</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1667" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21D28A7B" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="00F73DCE" w:rsidRDefault="00471180" w:rsidP="005C245F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F73DCE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Uitteam</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00471180" w:rsidRPr="00F73DCE" w14:paraId="3FA50EF3" w14:textId="77777777" w:rsidTr="005C245F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C89DD6F" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="00F73DCE" w:rsidRDefault="00471180" w:rsidP="005C245F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F73DCE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Met hoeveel spelers mogen de teams het spel hervatten?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:alias w:val="aantal spelers hervatten"/>
+            <w:tag w:val="aantal spelers hervatten"/>
+            <w:id w:val="327326811"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="A585B6361D84468A96885B71C3CFF7E3"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:dropDownList>
+              <w:listItem w:value="Kies een item."/>
+              <w:listItem w:displayText="3" w:value="3"/>
+              <w:listItem w:displayText="4" w:value="4"/>
+              <w:listItem w:displayText="5" w:value="5"/>
+              <w:listItem w:displayText="7" w:value="7"/>
+              <w:listItem w:displayText="8" w:value="8"/>
+              <w:listItem w:displayText="9" w:value="9"/>
+              <w:listItem w:displayText="10" w:value="10"/>
+              <w:listItem w:displayText="11" w:value="11"/>
+            </w:dropDownList>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF0000"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1559" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="2000B1E9" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="00F74CD6" w:rsidRDefault="00471180" w:rsidP="005C245F">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:color w:val="FF0000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00353AA4">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Kies een item.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:alias w:val="aantal spelers hervatten"/>
+            <w:tag w:val="aantal spelers hervatten"/>
+            <w:id w:val="-677346483"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="C8D96C718CD046148B40A84CC6217F4B"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:dropDownList>
+              <w:listItem w:value="Kies een item."/>
+              <w:listItem w:displayText="3" w:value="3"/>
+              <w:listItem w:displayText="4" w:value="4"/>
+              <w:listItem w:displayText="5" w:value="5"/>
+              <w:listItem w:displayText="7" w:value="7"/>
+              <w:listItem w:displayText="8" w:value="8"/>
+              <w:listItem w:displayText="9" w:value="9"/>
+              <w:listItem w:displayText="10" w:value="10"/>
+              <w:listItem w:displayText="11" w:value="11"/>
+            </w:dropDownList>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF0000"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1667" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="55B5EF2A" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="00F74CD6" w:rsidRDefault="00471180" w:rsidP="005C245F">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:color w:val="FF0000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00353AA4">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Kies een item.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00471180" w:rsidRPr="00F73DCE" w14:paraId="431581A7" w14:textId="77777777" w:rsidTr="005C245F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A3B614F" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="00F73DCE" w:rsidRDefault="00471180" w:rsidP="005C245F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F73DCE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Hoeveel wisselspelers zijn er ingezet?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F0DE1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(alleen invullen </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>bij wedstrijd</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F0DE1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> A-categorie)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:alias w:val="Wisselspelers"/>
+            <w:tag w:val="Wisselspelers"/>
+            <w:id w:val="1043252277"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="62FDB286A9C049908CFA16ACDB063443"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:dropDownList>
+              <w:listItem w:value="Kies een item."/>
+              <w:listItem w:displayText="1" w:value="1"/>
+              <w:listItem w:displayText="2" w:value="2"/>
+              <w:listItem w:displayText="3" w:value="3"/>
+              <w:listItem w:displayText="4" w:value="4"/>
+              <w:listItem w:displayText="5" w:value="5"/>
+            </w:dropDownList>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF0000"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1559" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="1310F628" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="00F74CD6" w:rsidRDefault="00471180" w:rsidP="005C245F">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:color w:val="FF0000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00353AA4">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Kies een item.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:alias w:val="Wisselspelers"/>
+            <w:tag w:val="Wisselspelers"/>
+            <w:id w:val="-908764616"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="53268E7B2C6B44F2812C920B51EEA501"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:dropDownList>
+              <w:listItem w:value="Kies een item."/>
+              <w:listItem w:displayText="1" w:value="1"/>
+              <w:listItem w:displayText="2" w:value="2"/>
+              <w:listItem w:displayText="3" w:value="3"/>
+              <w:listItem w:displayText="4" w:value="4"/>
+              <w:listItem w:displayText="5" w:value="5"/>
+            </w:dropDownList>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF0000"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1667" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="0CC029F0" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="00F74CD6" w:rsidRDefault="00471180" w:rsidP="005C245F">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:color w:val="FF0000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00353AA4">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Kies een item.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00471180" w:rsidRPr="00F73DCE" w14:paraId="747EAC7B" w14:textId="77777777" w:rsidTr="005C245F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B1BB69D" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="00F73DCE" w:rsidRDefault="00471180" w:rsidP="005C245F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F73DCE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Hoeveel wisselmomenten zijn er gebruikt?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F0DE1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(alleen invullen </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">bij </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F0DE1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>A-categorie)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:alias w:val="Wisselmomenten"/>
+            <w:tag w:val="Wisselmomenten"/>
+            <w:id w:val="-91399947"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="D182027DA279463DA6A09642EE8E34B3"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:dropDownList>
+              <w:listItem w:value="Kies een item."/>
+              <w:listItem w:displayText="1" w:value="1"/>
+              <w:listItem w:displayText="2" w:value="2"/>
+              <w:listItem w:displayText="3" w:value="3"/>
+              <w:listItem w:displayText="4" w:value="4"/>
+            </w:dropDownList>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF0000"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1559" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="613981CB" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="00F74CD6" w:rsidRDefault="00471180" w:rsidP="005C245F">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:color w:val="FF0000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00353AA4">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Kies een item.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:alias w:val="Wisselmomenten"/>
+            <w:tag w:val="Wisselmomenten"/>
+            <w:id w:val="-1823957075"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="298A1B90011C4747BEC37F4476B738FB"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:dropDownList>
+              <w:listItem w:value="Kies een item."/>
+              <w:listItem w:displayText="1" w:value="1"/>
+              <w:listItem w:displayText="2" w:value="2"/>
+              <w:listItem w:displayText="3" w:value="3"/>
+              <w:listItem w:displayText="4" w:value="4"/>
+            </w:dropDownList>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF0000"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1667" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="76354400" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="00F74CD6" w:rsidRDefault="00471180" w:rsidP="005C245F">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:color w:val="FF0000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00353AA4">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Kies een item.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00471180" w:rsidRPr="00F73DCE" w14:paraId="7A561C2F" w14:textId="77777777" w:rsidTr="005C245F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AABEDE2" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="009478A3" w:rsidRDefault="00471180" w:rsidP="005C245F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009478A3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>ccumulatieve straffen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F0DE1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F0DE1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>(alleen bij topklasse/eerste- en eredivi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F0DE1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ie futsal) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="-1411835384"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="5ECE73F398C54102A9239FDFEE31A7B7"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:dropDownList>
+              <w:listItem w:value="Kies een item."/>
+              <w:listItem w:displayText="1" w:value="1"/>
+              <w:listItem w:displayText="2" w:value="2"/>
+              <w:listItem w:displayText="3" w:value="3"/>
+              <w:listItem w:displayText="4" w:value="4"/>
+              <w:listItem w:displayText="5" w:value="5"/>
+              <w:listItem w:displayText="6" w:value="6"/>
+              <w:listItem w:displayText="7" w:value="7"/>
+              <w:listItem w:displayText="8" w:value="8"/>
+              <w:listItem w:displayText="9" w:value="9"/>
+              <w:listItem w:displayText="10" w:value="10"/>
+            </w:dropDownList>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF0000"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1559" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="70D1D309" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="009478A3" w:rsidRDefault="00471180" w:rsidP="005C245F">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:color w:val="FF0000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00322FB9">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Kies een item.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="-1562162983"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="E989496D576C4E1B80868FDA31963086"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:dropDownList>
+              <w:listItem w:value="Kies een item."/>
+              <w:listItem w:displayText="1" w:value="1"/>
+              <w:listItem w:displayText="2" w:value="2"/>
+              <w:listItem w:displayText="3" w:value="3"/>
+              <w:listItem w:displayText="4" w:value="4"/>
+              <w:listItem w:displayText="5" w:value="5"/>
+              <w:listItem w:displayText="6" w:value="6"/>
+              <w:listItem w:displayText="7" w:value="7"/>
+              <w:listItem w:displayText="8" w:value="8"/>
+              <w:listItem w:displayText="9" w:value="9"/>
+              <w:listItem w:displayText="10" w:value="10"/>
+            </w:dropDownList>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF0000"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1667" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="3C99FB9A" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="009478A3" w:rsidRDefault="00471180" w:rsidP="005C245F">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:color w:val="FF0000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00322FB9">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Kies een item.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="54841DBA" w14:textId="77777777" w:rsidR="00471180" w:rsidRDefault="00471180" w:rsidP="00471180">
+      <w:pPr>
         <w:rPr>
-          <w:noProof/>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B753CB6" w14:textId="77777777" w:rsidR="00471180" w:rsidRDefault="00471180" w:rsidP="00471180">
+      <w:pPr>
         <w:rPr>
-          <w:noProof/>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BA711A6" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="002B6CD9" w:rsidRDefault="00471180" w:rsidP="00471180">
+      <w:pPr>
         <w:rPr>
-          <w:noProof/>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t> </w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="002B6CD9">
         <w:rPr>
-          <w:noProof/>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t> </w:t>
-[...66 lines deleted...]
-        <w:t xml:space="preserve"> minuten. </w:t>
+        <w:t>Rode kaarten, gele kaarten en tijdstraffen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BECF940" w14:textId="4AB3B64D" w:rsidR="00ED6F82" w:rsidRDefault="0094533A" w:rsidP="00ED6F82">
-[...714 lines deleted...]
-    <w:p w14:paraId="49737848" w14:textId="4FFA26EA" w:rsidR="00254F2C" w:rsidRPr="004E439F" w:rsidRDefault="00CE0582" w:rsidP="00392E45">
+    <w:p w14:paraId="235CC6C7" w14:textId="77777777" w:rsidR="00471180" w:rsidRDefault="00471180" w:rsidP="00471180">
       <w:pPr>
         <w:rPr>
-          <w:color w:val="FF0000"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000671A4">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004E439F">
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelraster"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4809"/>
+        <w:gridCol w:w="1708"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="1666"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00471180" w:rsidRPr="00F73DCE" w14:paraId="4734A928" w14:textId="77777777" w:rsidTr="005C245F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9742" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="39427FFC" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="00F73DCE" w:rsidRDefault="00471180" w:rsidP="005C245F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F73DCE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Welke spelers en/of stafleden hebben een </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">directe </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F73DCE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>rode kaart gekregen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00471180" w:rsidRPr="00F73DCE" w14:paraId="40EFBFA9" w14:textId="77777777" w:rsidTr="005C245F">
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="1766267535"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="7F079F7A172A404FABD6C54F92F90BD7"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4809" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="4A4A4FBA" w14:textId="4606FBEE" w:rsidR="00471180" w:rsidRPr="00EA1BE0" w:rsidRDefault="00471180" w:rsidP="005C245F">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00DD3DF4">
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                  <w:t>Naam</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="281925087"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="1E19DD8429414F49B0D37F2B9D4A1C3A"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1708" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="1FE17780" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="00EA1BE0" w:rsidRDefault="00471180" w:rsidP="005C245F">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00946CE9">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Relatienummer</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="1583645008"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="B9187A10C21A438DB09B56365D787A1E"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1559" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="27B236AE" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="00EA1BE0" w:rsidRDefault="00471180" w:rsidP="005C245F">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA2382">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Rugnummer</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="487918313"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="D2785BFDA9F54243ADC29066C743DC9A"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:dropDownList>
+              <w:listItem w:value="Kies een item."/>
+              <w:listItem w:displayText="Thuisteam" w:value="Thuisteam"/>
+              <w:listItem w:displayText="Uitteam" w:value="Uitteam"/>
+            </w:dropDownList>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1666" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="7AE86821" w14:textId="4A84D82E" w:rsidR="00471180" w:rsidRPr="00F73DCE" w:rsidRDefault="00471180" w:rsidP="005C245F">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00363570">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Thuis of uit</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00846ACD" w:rsidRPr="00F73DCE" w14:paraId="2B7E648A" w14:textId="77777777" w:rsidTr="005C245F">
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="1557582439"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="19AA1055D60F4120905D72D9A83257D1"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4809" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="48989208" w14:textId="14FBB1CE" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00DD3DF4">
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                  <w:t>Naam</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="462471431"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="56927D26857740D39FDC518A6511CAF4"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1708" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="20271C5E" w14:textId="0923E3F7" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00946CE9">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Relatienummer</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="-1823958419"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="2C5A44D0334D4FEDA169805AF62A178D"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1559" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="1778055D" w14:textId="0A44853A" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA2382">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Rugnummer</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="-1547987059"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="F00C93341CE34CE4B56F54E1CACECBE1"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:dropDownList>
+              <w:listItem w:value="Kies een item."/>
+              <w:listItem w:displayText="Thuisteam" w:value="Thuisteam"/>
+              <w:listItem w:displayText="Uitteam" w:value="Uitteam"/>
+            </w:dropDownList>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1666" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="727271A3" w14:textId="65664529" w:rsidR="00846ACD" w:rsidRPr="00F73DCE" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00363570">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Thuis of uit</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00846ACD" w:rsidRPr="00F73DCE" w14:paraId="55107041" w14:textId="77777777" w:rsidTr="005C245F">
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="-1802530987"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="A50A2574BDE041E390CB2393D15DDF59"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4809" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="2AE3D262" w14:textId="16E0E53C" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00DD3DF4">
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                  <w:t>Naam</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="40488032"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="C90B7831F9C3411B9157DAE1EEABCC58"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1708" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="010AC1B0" w14:textId="1CD12DF7" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00946CE9">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Relatienummer</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="-141419593"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="410DB6F38697421CA1355A455A8E227A"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1559" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="14B52660" w14:textId="474AEA80" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA2382">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Rugnummer</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="-2076030929"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="8A78D1C533DC4C93A8FA09220357506B"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:dropDownList>
+              <w:listItem w:value="Kies een item."/>
+              <w:listItem w:displayText="Thuisteam" w:value="Thuisteam"/>
+              <w:listItem w:displayText="Uitteam" w:value="Uitteam"/>
+            </w:dropDownList>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1666" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="048DF584" w14:textId="1F7817AE" w:rsidR="00846ACD" w:rsidRPr="00F73DCE" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00363570">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Thuis of uit</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00846ACD" w:rsidRPr="00F73DCE" w14:paraId="5FC12239" w14:textId="77777777" w:rsidTr="005C245F">
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="1891145863"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="0EF858217DB040E2843B2FF67EA381FA"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4809" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="72AF3EA5" w14:textId="4CC6E784" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00DD3DF4">
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                  <w:t>Naam</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="-910238255"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="76FA37DEABFD4381A4F0B6D0085DDDA7"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1708" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="48033DF8" w14:textId="69DAC35A" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00946CE9">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Relatienummer</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="-35745727"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="3468E4877D9B49529183B3848D6116AC"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1559" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="3F6D4104" w14:textId="69642E8C" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA2382">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Rugnummer</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="1955436709"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="1F3B8071414E4582A27961D90DFA6153"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:dropDownList>
+              <w:listItem w:value="Kies een item."/>
+              <w:listItem w:displayText="Thuisteam" w:value="Thuisteam"/>
+              <w:listItem w:displayText="Uitteam" w:value="Uitteam"/>
+            </w:dropDownList>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1666" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="5D63FBD6" w14:textId="5D312342" w:rsidR="00846ACD" w:rsidRPr="00F73DCE" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00363570">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Thuis of uit</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00846ACD" w:rsidRPr="00F73DCE" w14:paraId="11ABA568" w14:textId="77777777" w:rsidTr="005C245F">
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="625898063"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="2B19986282724FDABB24945E33DEA240"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4809" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="0F4ACA9D" w14:textId="05ACA00D" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00DD3DF4">
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                  <w:t>Naam</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="-1823107530"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="6F7F3EE19A89471990B582226A216BAB"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1708" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="434B9DB6" w14:textId="1192B5EA" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00946CE9">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Relatienummer</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="-332682146"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="A564B720B5E541C6975B34850550056B"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1559" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="46EE1D31" w14:textId="77037552" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA2382">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Rugnummer</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="103544453"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="A07B33ED956948B7B0F1F57145F3F6CB"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:dropDownList>
+              <w:listItem w:value="Kies een item."/>
+              <w:listItem w:displayText="Thuisteam" w:value="Thuisteam"/>
+              <w:listItem w:displayText="Uitteam" w:value="Uitteam"/>
+            </w:dropDownList>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1666" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="37E2C4FB" w14:textId="41228BE5" w:rsidR="00846ACD" w:rsidRPr="00F73DCE" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00363570">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Thuis of uit</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00187F8E" w:rsidRPr="00F73DCE" w14:paraId="5AB7E3CA" w14:textId="77777777" w:rsidTr="005C245F">
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="-343011648"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="9058DA1FD4714DCDB8D31EB725D01EFD"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4809" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="00F5408E" w14:textId="655D9FC3" w:rsidR="00187F8E" w:rsidRPr="00EA1BE0" w:rsidRDefault="00187F8E" w:rsidP="00187F8E">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00DD3DF4">
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                  <w:t>Naam</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="432715609"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="8049D0E37E52498C825349090D98A3AB"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1708" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="5BBA3CC9" w14:textId="0E9D05CC" w:rsidR="00187F8E" w:rsidRPr="00EA1BE0" w:rsidRDefault="00187F8E" w:rsidP="00187F8E">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00946CE9">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Relatienummer</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="610408016"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="4602A93589DA4DE89AB86D34BBB44BF1"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1559" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="12BAC384" w14:textId="417BD4C5" w:rsidR="00187F8E" w:rsidRPr="00EA1BE0" w:rsidRDefault="00187F8E" w:rsidP="00187F8E">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA2382">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Rugnummer</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="1202754010"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="56773284413D48EFAC726BD93CBF9E5B"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:dropDownList>
+              <w:listItem w:value="Kies een item."/>
+              <w:listItem w:displayText="Thuisteam" w:value="Thuisteam"/>
+              <w:listItem w:displayText="Uitteam" w:value="Uitteam"/>
+            </w:dropDownList>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1666" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="21EB4B63" w14:textId="22645A67" w:rsidR="00187F8E" w:rsidRPr="00F73DCE" w:rsidRDefault="00187F8E" w:rsidP="00187F8E">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00363570">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Thuis of uit</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5BAA9984" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="00F73DCE" w:rsidRDefault="00471180" w:rsidP="00471180">
+      <w:pPr>
         <w:rPr>
-          <w:color w:val="FF0000"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="begin">
-[...73 lines deleted...]
-        </w:pBdr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="579943F8" w14:textId="77777777" w:rsidR="00392E45" w:rsidRDefault="00392E45" w:rsidP="00392E45">
-[...25 lines deleted...]
-      <w:r>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelraster"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4815"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="1667"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00471180" w:rsidRPr="00F73DCE" w14:paraId="654DC7D1" w14:textId="77777777" w:rsidTr="005C245F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9742" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AD054B0" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="00F73DCE" w:rsidRDefault="00471180" w:rsidP="005C245F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F73DCE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Welke spelers en/of stafleden hebben een gele kaart gekregen?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F0DE1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(alleen invullen </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>bij wedstrijd in de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F0DE1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> A-categorie)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00846ACD" w:rsidRPr="00F73DCE" w14:paraId="15C51976" w14:textId="77777777" w:rsidTr="005C245F">
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="-1698846374"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="E557E874774440B699104F8F0655BA80"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4815" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="73F77BA2" w14:textId="53C6F84B" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00DD3DF4">
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                  <w:t>Naam</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="1296488353"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="26E45A2015254837B593382F15163E8C"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1701" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="784EE677" w14:textId="3950F07F" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00946CE9">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Relatienummer</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="-1803139014"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="634EDEEDE8A64582AFF7742FE6BEDE1D"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1559" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="05EC63BD" w14:textId="420FBFEE" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA2382">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Rugnummer</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="940342519"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="6FA58405292746C8BCC25C9A6E3F1FC9"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:dropDownList>
+              <w:listItem w:value="Kies een item."/>
+              <w:listItem w:displayText="Thuisteam" w:value="Thuisteam"/>
+              <w:listItem w:displayText="Uitteam" w:value="Uitteam"/>
+            </w:dropDownList>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1667" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="58BAEA8D" w14:textId="7EECE7EC" w:rsidR="00846ACD" w:rsidRPr="00471180" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00363570">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Thuis of uit</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00846ACD" w:rsidRPr="00F73DCE" w14:paraId="6ED70A5B" w14:textId="77777777" w:rsidTr="005C245F">
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="1292944284"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="7D62C8E8BE7348F3A200528A46A1A7E7"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4815" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="456E8F78" w14:textId="13304A23" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00DD3DF4">
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                  <w:t>Naam</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="-1947535155"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="86692938CD694FD6B41130E02EEF7809"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1701" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="3D82D300" w14:textId="26A78BB9" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00946CE9">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Relatienummer</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="1021049763"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="02F4563E09354F88A5FA5BA78786BED0"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1559" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="5EE569C2" w14:textId="5D8B0AA9" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA2382">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Rugnummer</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="357320995"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="662A8A6D293A4436AAC23C43D4A16580"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:dropDownList>
+              <w:listItem w:value="Kies een item."/>
+              <w:listItem w:displayText="Thuisteam" w:value="Thuisteam"/>
+              <w:listItem w:displayText="Uitteam" w:value="Uitteam"/>
+            </w:dropDownList>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1667" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="2217319D" w14:textId="618A4603" w:rsidR="00846ACD" w:rsidRPr="00471180" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00363570">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Thuis of uit</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00846ACD" w:rsidRPr="00F73DCE" w14:paraId="012A0BBB" w14:textId="77777777" w:rsidTr="005C245F">
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="1704288533"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="A3310712F1244C67A09804D6D8D21E82"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4815" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="4AB53959" w14:textId="3E98E1FA" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00DD3DF4">
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                  <w:t>Naam</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="-1268460727"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="FA3FBEC4C43E4C138656D5F95D33612F"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1701" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="2565E194" w14:textId="0B7BD94D" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00946CE9">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Relatienummer</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="97534629"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="2E848ABBF0184FDCBAF0A8A557BE3351"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1559" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="508BA0DD" w14:textId="1A2A8D27" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA2382">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Rugnummer</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="-166252015"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="4345500C79C340A7833AEE8993CC37CF"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:dropDownList>
+              <w:listItem w:value="Kies een item."/>
+              <w:listItem w:displayText="Thuisteam" w:value="Thuisteam"/>
+              <w:listItem w:displayText="Uitteam" w:value="Uitteam"/>
+            </w:dropDownList>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1667" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="17A71DAC" w14:textId="10ACD5E8" w:rsidR="00846ACD" w:rsidRPr="00471180" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00363570">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Thuis of uit</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00846ACD" w:rsidRPr="00F73DCE" w14:paraId="43733812" w14:textId="77777777" w:rsidTr="005C245F">
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="1669200774"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="3576D257BF4B4E49B27095B77BF4CE72"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4815" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="4510B9E8" w14:textId="0A2215AE" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00DD3DF4">
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                  <w:t>Naam</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="-1514609829"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="1566E50F052A47C888D64E0E5083D78D"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1701" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="2DB8E33C" w14:textId="3616F518" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00946CE9">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Relatienummer</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="-1748099337"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="2E4E04E7F5A04C7CA63D30C4D2016EB4"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1559" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="28F22D98" w14:textId="2F65286E" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA2382">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Rugnummer</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="778528642"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="476998739458436583374762FE093E34"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:dropDownList>
+              <w:listItem w:value="Kies een item."/>
+              <w:listItem w:displayText="Thuisteam" w:value="Thuisteam"/>
+              <w:listItem w:displayText="Uitteam" w:value="Uitteam"/>
+            </w:dropDownList>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1667" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="6DCBEDEB" w14:textId="5196DF93" w:rsidR="00846ACD" w:rsidRPr="00471180" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00363570">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Thuis of uit</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00846ACD" w:rsidRPr="00F73DCE" w14:paraId="1A940AB1" w14:textId="77777777" w:rsidTr="005C245F">
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="-1738929703"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="CEFD4A4303374D94B5AB3EC2D074F10D"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4815" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="363AF35D" w14:textId="58A6703A" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00DD3DF4">
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                  <w:t>Naam</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="554053219"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="7F381EACBAF0424697FFF28D9189D1C3"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1701" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="0E97150C" w14:textId="68E5F147" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00946CE9">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Relatienummer</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="-801075550"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="026D5C99BFB947BF939B48D8CC9BA28E"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1559" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="550F342A" w14:textId="2D1B9A0A" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA2382">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Rugnummer</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="1231501485"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="E4FA900CCD7B4A1282093B329D4E1491"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:dropDownList>
+              <w:listItem w:value="Kies een item."/>
+              <w:listItem w:displayText="Thuisteam" w:value="Thuisteam"/>
+              <w:listItem w:displayText="Uitteam" w:value="Uitteam"/>
+            </w:dropDownList>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1667" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="4351220C" w14:textId="240BF062" w:rsidR="00846ACD" w:rsidRPr="00471180" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00363570">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Thuis of uit</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00846ACD" w:rsidRPr="00F73DCE" w14:paraId="561C2F1F" w14:textId="77777777" w:rsidTr="005C245F">
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="-527950249"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="DA18D978C9284A81B3F19230D10FAA86"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4815" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="3C6AE418" w14:textId="042C4DDF" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00DD3DF4">
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                  <w:t>Naam</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="1187796872"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="255BC40445B341D7A24EE72B2B7D4EF2"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1701" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="6BBD449B" w14:textId="2FE4F5B9" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00946CE9">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Relatienummer</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="1375272917"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="66072BC22EE046F4914F0B65DCDA7294"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1559" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="56FDF0FC" w14:textId="48FCAFAE" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA2382">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Rugnummer</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="-174109801"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="ED93CD9803664B848E7E42A5186C699E"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:dropDownList>
+              <w:listItem w:value="Kies een item."/>
+              <w:listItem w:displayText="Thuisteam" w:value="Thuisteam"/>
+              <w:listItem w:displayText="Uitteam" w:value="Uitteam"/>
+            </w:dropDownList>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1667" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="6712C4FE" w14:textId="79119B3E" w:rsidR="00846ACD" w:rsidRPr="00471180" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00363570">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Thuis of uit</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00846ACD" w:rsidRPr="00F73DCE" w14:paraId="42E4759D" w14:textId="77777777" w:rsidTr="005C245F">
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="-355962376"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="9B45A907D41444C08BB2D43CBA709A49"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4815" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="124892DA" w14:textId="32B40D99" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00DD3DF4">
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                  <w:t>Naam</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="-1878457952"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="03FD485F4B7C422488CD55F5391AF8E7"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1701" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="05367FD4" w14:textId="6C555DB0" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00946CE9">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Relatienummer</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="-1582981359"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="2693BF07561D41899B0E9E389AAA4DBD"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1559" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="16D29833" w14:textId="35086E81" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA2382">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Rugnummer</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="-1609970502"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="2B6C3949C3BE490F84BCC765B1DB523B"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:dropDownList>
+              <w:listItem w:value="Kies een item."/>
+              <w:listItem w:displayText="Thuisteam" w:value="Thuisteam"/>
+              <w:listItem w:displayText="Uitteam" w:value="Uitteam"/>
+            </w:dropDownList>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1667" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="28258823" w14:textId="337D89D8" w:rsidR="00846ACD" w:rsidRPr="00471180" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00363570">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Thuis of uit</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00846ACD" w:rsidRPr="00F73DCE" w14:paraId="3D811820" w14:textId="77777777" w:rsidTr="005C245F">
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="528607139"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="225269E4387947A194670CFF79EF9A8B"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4815" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="5180EC23" w14:textId="407A7927" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00DD3DF4">
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                  <w:t>Naam</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="-1234850383"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="62899C5A590E4677B8522004FD456EA4"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1701" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="59EFEE54" w14:textId="0F1AEE81" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00946CE9">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Relatienummer</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="-794526449"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="C525BE3AEE894C1590512F83F28DE749"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1559" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="6496F0C5" w14:textId="021D5736" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA2382">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Rugnummer</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="-133256736"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="8702FBA041534D538623A109CA5FBB66"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:dropDownList>
+              <w:listItem w:value="Kies een item."/>
+              <w:listItem w:displayText="Thuisteam" w:value="Thuisteam"/>
+              <w:listItem w:displayText="Uitteam" w:value="Uitteam"/>
+            </w:dropDownList>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1667" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="0D9F90C2" w14:textId="721DE1BB" w:rsidR="00846ACD" w:rsidRPr="00471180" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00363570">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Thuis of uit</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00846ACD" w:rsidRPr="00F73DCE" w14:paraId="2D6A0C2F" w14:textId="77777777" w:rsidTr="005C245F">
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="-1534259771"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="48D5AF98825E48C0B3C72C33FBC72392"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4815" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="1C875F91" w14:textId="3586AD74" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00DD3DF4">
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                  <w:t>Naam</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="-1703245007"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="D30AF1F389324CFC94C6E116D57349B5"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1701" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="1069EC49" w14:textId="6E3DF5CB" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00946CE9">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Relatienummer</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="1093365760"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="73F9DA126DFD4FB5A2154D0C0539A1FE"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1559" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="4A9A5F3F" w14:textId="7C33F624" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA2382">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Rugnummer</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="344993376"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="2E2EC7D0AB014FFC8053DA55EF5D8CB1"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:dropDownList>
+              <w:listItem w:value="Kies een item."/>
+              <w:listItem w:displayText="Thuisteam" w:value="Thuisteam"/>
+              <w:listItem w:displayText="Uitteam" w:value="Uitteam"/>
+            </w:dropDownList>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1667" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="1F44CC9B" w14:textId="7F69C0F6" w:rsidR="00846ACD" w:rsidRPr="00471180" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00363570">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Thuis of uit</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00187F8E" w:rsidRPr="00F73DCE" w14:paraId="041CFD2C" w14:textId="77777777" w:rsidTr="005C245F">
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="-680508629"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="BBA416A8516E40C188E2026900EA6B21"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4815" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="5862318D" w14:textId="0AB8FE48" w:rsidR="00187F8E" w:rsidRPr="00EA1BE0" w:rsidRDefault="00187F8E" w:rsidP="00187F8E">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00DD3DF4">
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                  <w:t>Naam</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="531618295"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="6CEA84E05B864FB78CC80DE905EE803F"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1701" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="4A13DD31" w14:textId="07885A8D" w:rsidR="00187F8E" w:rsidRPr="00EA1BE0" w:rsidRDefault="00187F8E" w:rsidP="00187F8E">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00946CE9">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Relatienummer</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="1220323701"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="652238EBED7B46EA80A8ADE0578E7180"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1559" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="77197B03" w14:textId="404215E7" w:rsidR="00187F8E" w:rsidRPr="00EA1BE0" w:rsidRDefault="00187F8E" w:rsidP="00187F8E">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA2382">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Rugnummer</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="1176774456"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="F5F55083A085458C8EE6B2F6F053C106"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:dropDownList>
+              <w:listItem w:value="Kies een item."/>
+              <w:listItem w:displayText="Thuisteam" w:value="Thuisteam"/>
+              <w:listItem w:displayText="Uitteam" w:value="Uitteam"/>
+            </w:dropDownList>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1667" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="2791169B" w14:textId="5E10E0E9" w:rsidR="00187F8E" w:rsidRPr="00471180" w:rsidRDefault="00187F8E" w:rsidP="00187F8E">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00363570">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Thuis of uit.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="672931B0" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="00F73DCE" w:rsidRDefault="00471180" w:rsidP="00471180">
+      <w:pPr>
         <w:rPr>
-          <w:noProof/>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-[...156 lines deleted...]
-        </w:pBdr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2160ADB0" w14:textId="367A3184" w:rsidR="00CE0582" w:rsidRPr="00ED6F82" w:rsidRDefault="00CE0582" w:rsidP="00392E45"/>
-    <w:sectPr w:rsidR="00CE0582" w:rsidRPr="00ED6F82">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelraster"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3681"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="1667"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00471180" w:rsidRPr="00F73DCE" w14:paraId="42C68D91" w14:textId="77777777" w:rsidTr="005C245F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9742" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="32640953" w14:textId="77777777" w:rsidR="00471180" w:rsidRPr="00F73DCE" w:rsidRDefault="00471180" w:rsidP="005C245F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F73DCE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Welke spelers moeten nog een tijdstraf uitzitten?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F0DE1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(alleen invullen </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>bij een wedstrijd in de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F0DE1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F0DE1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>-categorie)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00846ACD" w:rsidRPr="00F73DCE" w14:paraId="14D11C1E" w14:textId="77777777" w:rsidTr="005C245F">
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="394705356"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="E16B01572CBA409895FD649BC48FC19B"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3681" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="5631DA67" w14:textId="75FFBA0A" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00DD3DF4">
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                  <w:t>Naam</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="845979329"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="807499A743644C2487A39CF9F9E4CEEB"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1701" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="51947C61" w14:textId="17262DAF" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00946CE9">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Relatienummer</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="-1048993531"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="DD12D471EBFA40D9B5F0EA2A903A6F6A"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1417" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="487482B5" w14:textId="7F7BF6D6" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA2382">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Rugnummer</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="-1814477777"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="998DF09217B34F7A889CB52F2DC69672"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:dropDownList>
+              <w:listItem w:value="Kies een item."/>
+              <w:listItem w:displayText="Thuisteam" w:value="Thuisteam"/>
+              <w:listItem w:displayText="Uitteam" w:value="Uitteam"/>
+            </w:dropDownList>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1276" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="38C7420E" w14:textId="171C8B4A" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00363570">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Thuis of uit</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="1719775069"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="63FC74C751B44BDFBF1C01D73A5FC56D"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:dropDownList>
+              <w:listItem w:value="Kies een item."/>
+              <w:listItem w:displayText="1" w:value="1"/>
+              <w:listItem w:displayText="2" w:value="2"/>
+              <w:listItem w:displayText="3" w:value="3"/>
+              <w:listItem w:displayText="4" w:value="4"/>
+              <w:listItem w:displayText="5" w:value="5"/>
+              <w:listItem w:displayText="6" w:value="6"/>
+              <w:listItem w:displayText="7" w:value="7"/>
+              <w:listItem w:displayText="8" w:value="8"/>
+              <w:listItem w:displayText="9" w:value="9"/>
+              <w:listItem w:displayText="10" w:value="10"/>
+            </w:dropDownList>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1667" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="4F3DE6EE" w14:textId="77777777" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00905CAA">
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                  <w:t>Aantal minuten</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00846ACD" w:rsidRPr="00F73DCE" w14:paraId="6CC175BD" w14:textId="77777777" w:rsidTr="005C245F">
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="-648739946"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="6E8C1E4DD4D44398B41321BEFF19217B"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3681" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="353074B4" w14:textId="6E910013" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00DD3DF4">
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                  <w:t>Naam</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="-516003790"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="6E71DB1E67A345D6B2A2A07C227F8B00"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1701" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="1EF9F403" w14:textId="6FD95248" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00946CE9">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Relatienummer</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="-1936506667"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="1CF59ABD170147579C430715AAAF80D5"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1417" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="7612C9AA" w14:textId="5682A04B" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA2382">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Rugnummer</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="-2063703316"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="A6E189FA0FB54D71AA9F32560EFE29DA"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:dropDownList>
+              <w:listItem w:value="Kies een item."/>
+              <w:listItem w:displayText="Thuisteam" w:value="Thuisteam"/>
+              <w:listItem w:displayText="Uitteam" w:value="Uitteam"/>
+            </w:dropDownList>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1276" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="49CF6FE6" w14:textId="3D185B58" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00363570">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Thuis of uit</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="-1671717635"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="B2759E9B12174DED88F62895BF91C39F"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:dropDownList>
+              <w:listItem w:value="Kies een item."/>
+              <w:listItem w:displayText="1" w:value="1"/>
+              <w:listItem w:displayText="2" w:value="2"/>
+              <w:listItem w:displayText="3" w:value="3"/>
+              <w:listItem w:displayText="4" w:value="4"/>
+              <w:listItem w:displayText="5" w:value="5"/>
+              <w:listItem w:displayText="6" w:value="6"/>
+              <w:listItem w:displayText="7" w:value="7"/>
+              <w:listItem w:displayText="8" w:value="8"/>
+              <w:listItem w:displayText="9" w:value="9"/>
+              <w:listItem w:displayText="10" w:value="10"/>
+            </w:dropDownList>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1667" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="3604AF2F" w14:textId="77777777" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00905CAA">
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                  <w:t>Aantal minuten</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00846ACD" w:rsidRPr="00F73DCE" w14:paraId="55FEF0FC" w14:textId="77777777" w:rsidTr="005C245F">
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="1683781385"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="C4D26F8680194962837C01A5ED2BD502"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3681" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="54CEC16E" w14:textId="4BBCCF37" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00DD3DF4">
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                  <w:t>Naam</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="31862592"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="24026CD43DB24C71B42380C5B23FA6B9"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1701" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="1ADF76D9" w14:textId="74F2438D" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00946CE9">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Relatienummer</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="148566216"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="2E60A57EB40D4D6FB07D2AF154681F17"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1417" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="09DF2D2A" w14:textId="22363F2D" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA2382">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Rugnummer</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="-1791582156"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="A025C6BC7AE0415F9642356C138CFD26"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:dropDownList>
+              <w:listItem w:value="Kies een item."/>
+              <w:listItem w:displayText="Thuisteam" w:value="Thuisteam"/>
+              <w:listItem w:displayText="Uitteam" w:value="Uitteam"/>
+            </w:dropDownList>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1276" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="51D45EED" w14:textId="6A75010E" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00363570">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Thuis of uit</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="923920835"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="74F41E08322B47C0889A2ACCF3E8623F"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:dropDownList>
+              <w:listItem w:value="Kies een item."/>
+              <w:listItem w:displayText="1" w:value="1"/>
+              <w:listItem w:displayText="2" w:value="2"/>
+              <w:listItem w:displayText="3" w:value="3"/>
+              <w:listItem w:displayText="4" w:value="4"/>
+              <w:listItem w:displayText="5" w:value="5"/>
+              <w:listItem w:displayText="6" w:value="6"/>
+              <w:listItem w:displayText="7" w:value="7"/>
+              <w:listItem w:displayText="8" w:value="8"/>
+              <w:listItem w:displayText="9" w:value="9"/>
+              <w:listItem w:displayText="10" w:value="10"/>
+            </w:dropDownList>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1667" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="5B4A8C8D" w14:textId="77777777" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00905CAA">
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                  <w:t>Aantal minuten</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00846ACD" w:rsidRPr="00F73DCE" w14:paraId="75CEBE3F" w14:textId="77777777" w:rsidTr="005C245F">
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="-755983807"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="B29637A2570440DCB95118FE8071E411"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3681" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="306FE5BD" w14:textId="256643A1" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00DD3DF4">
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                  <w:t>Naam</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="1819382177"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="C4D1537A2D4945E1B3ADF53DC9528721"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1701" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="4FCD569B" w14:textId="00C28498" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00946CE9">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Relatienummer</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="743143392"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="BA552551173D4B8492B6F1CFA434AECA"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1417" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="13805513" w14:textId="06B4EFE7" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA2382">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Rugnummer</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="505484089"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="90EB3C752BC44C1AB946C16EDD2CF22B"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:dropDownList>
+              <w:listItem w:value="Kies een item."/>
+              <w:listItem w:displayText="Thuisteam" w:value="Thuisteam"/>
+              <w:listItem w:displayText="Uitteam" w:value="Uitteam"/>
+            </w:dropDownList>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1276" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="3D4C686F" w14:textId="25B657DF" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00363570">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Thuis of uit</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="327567887"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="1CE34026E9A745CE85C0997E3462C27A"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:dropDownList>
+              <w:listItem w:value="Kies een item."/>
+              <w:listItem w:displayText="1" w:value="1"/>
+              <w:listItem w:displayText="2" w:value="2"/>
+              <w:listItem w:displayText="3" w:value="3"/>
+              <w:listItem w:displayText="4" w:value="4"/>
+              <w:listItem w:displayText="5" w:value="5"/>
+              <w:listItem w:displayText="6" w:value="6"/>
+              <w:listItem w:displayText="7" w:value="7"/>
+              <w:listItem w:displayText="8" w:value="8"/>
+              <w:listItem w:displayText="9" w:value="9"/>
+              <w:listItem w:displayText="10" w:value="10"/>
+            </w:dropDownList>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1667" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="374F3C72" w14:textId="77777777" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00905CAA">
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                  <w:t>Aantal minuten</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00846ACD" w:rsidRPr="00F73DCE" w14:paraId="026CD684" w14:textId="77777777" w:rsidTr="005C245F">
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="-124086564"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="8C1A0448AF244CB0901EA5B9B20A8D28"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3681" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="1765791D" w14:textId="4218AE3C" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00DD3DF4">
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                  <w:t>Naa</w:t>
+                </w:r>
+                <w:r w:rsidR="005B6F47">
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                  <w:t>m</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="-828597422"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="0A4DFB7CEEB941B299C17AEA4FFCB030"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1701" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="2AE41BB0" w14:textId="38B74930" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00946CE9">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Relatienummer</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="-71664092"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="F9272C92AE79423EA6F3EB3FC9810C40"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1417" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="0C06F3BA" w14:textId="0C9FB351" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA2382">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Rugnummer</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="-1914302043"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="215F75D7036F41AFA091537EEA52FDF6"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:dropDownList>
+              <w:listItem w:value="Kies een item."/>
+              <w:listItem w:displayText="Thuisteam" w:value="Thuisteam"/>
+              <w:listItem w:displayText="Uitteam" w:value="Uitteam"/>
+            </w:dropDownList>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1276" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="01C0D04F" w14:textId="5F55BB0F" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00363570">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Thuis of uit</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="-799222771"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="068FDD99C11D424381968BC0EC1BC4EA"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:dropDownList>
+              <w:listItem w:value="Kies een item."/>
+              <w:listItem w:displayText="1" w:value="1"/>
+              <w:listItem w:displayText="2" w:value="2"/>
+              <w:listItem w:displayText="3" w:value="3"/>
+              <w:listItem w:displayText="4" w:value="4"/>
+              <w:listItem w:displayText="5" w:value="5"/>
+              <w:listItem w:displayText="6" w:value="6"/>
+              <w:listItem w:displayText="7" w:value="7"/>
+              <w:listItem w:displayText="8" w:value="8"/>
+              <w:listItem w:displayText="9" w:value="9"/>
+              <w:listItem w:displayText="10" w:value="10"/>
+            </w:dropDownList>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1667" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="5D0420D8" w14:textId="77777777" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00905CAA">
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                  <w:t>Aantal minuten</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00846ACD" w:rsidRPr="00F73DCE" w14:paraId="6A73BEC7" w14:textId="77777777" w:rsidTr="005C245F">
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="391937580"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="D23729ECDDC0457CAD60BB624EFEFF29"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3681" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="246E3A7B" w14:textId="47E11EB8" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00DD3DF4">
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                  <w:t>Naam</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="-1166869290"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="7E9494F858384E9293B316E6F2FC35DC"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1701" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="33C640D3" w14:textId="4D1AD2F0" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00946CE9">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Relatienummer</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="251869756"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="36146C137BC7421696C007E60B06E34E"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1417" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="57B1BBB6" w14:textId="7F88FD13" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA2382">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Rugnummer</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="1638373954"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="B737CD8535A64EB6BE201E63AE131097"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:dropDownList>
+              <w:listItem w:value="Kies een item."/>
+              <w:listItem w:displayText="Thuisteam" w:value="Thuisteam"/>
+              <w:listItem w:displayText="Uitteam" w:value="Uitteam"/>
+            </w:dropDownList>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1276" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="587B25E2" w14:textId="76F61F5D" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00363570">
+                  <w:rPr>
+                    <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Thuis of uit</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Invoertekst"/>
+            </w:rPr>
+            <w:id w:val="-142355130"/>
+            <w:lock w:val="sdtLocked"/>
+            <w:placeholder>
+              <w:docPart w:val="1357732132964BD39A100E96C0C63F4F"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:dropDownList>
+              <w:listItem w:value="Kies een item."/>
+              <w:listItem w:displayText="1" w:value="1"/>
+              <w:listItem w:displayText="2" w:value="2"/>
+              <w:listItem w:displayText="3" w:value="3"/>
+              <w:listItem w:displayText="4" w:value="4"/>
+              <w:listItem w:displayText="5" w:value="5"/>
+              <w:listItem w:displayText="6" w:value="6"/>
+              <w:listItem w:displayText="7" w:value="7"/>
+              <w:listItem w:displayText="8" w:value="8"/>
+              <w:listItem w:displayText="9" w:value="9"/>
+              <w:listItem w:displayText="10" w:value="10"/>
+            </w:dropDownList>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Standaardalinea-lettertype"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1667" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="0769371B" w14:textId="77777777" w:rsidR="00846ACD" w:rsidRPr="00EA1BE0" w:rsidRDefault="00846ACD" w:rsidP="00846ACD">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00905CAA">
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:color w:val="FF6000"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="nl-NL"/>
+                  </w:rPr>
+                  <w:t>Aantal minuten</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="73A07500" w14:textId="77777777" w:rsidR="00C7587C" w:rsidRPr="008B2664" w:rsidRDefault="00C7587C" w:rsidP="00BE7C63"/>
+    <w:sectPr w:rsidR="00C7587C" w:rsidRPr="008B2664" w:rsidSect="00656487">
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1985" w:right="1077" w:bottom="1440" w:left="1077" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="259D180C" w14:textId="77777777" w:rsidR="00D26F09" w:rsidRDefault="00D26F09" w:rsidP="00FE3D41">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="048870D2" w14:textId="77777777" w:rsidR="00D26F09" w:rsidRDefault="00D26F09" w:rsidP="00FE3D41">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-    <w:panose1 w:val="020B0604020202020204"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman (Body CS)">
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Times New Roman (Hoofdtekst CS)">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman (Koppen CS)">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6F58C81A" w14:textId="202465DD" w:rsidR="000E7D5F" w:rsidRDefault="000E7D5F">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+    <w:r>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660290" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F649D70" wp14:editId="2AFA4E86">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="802640" cy="368935"/>
+              <wp:effectExtent l="0" t="0" r="16510" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1760886104" name="Tekstvak 4" descr="Algemeen">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="802640" cy="368935"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4A24A998" w14:textId="7B8B0442" w:rsidR="000E7D5F" w:rsidRPr="000E7D5F" w:rsidRDefault="000E7D5F" w:rsidP="000E7D5F">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="000E7D5F">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>Algemeen</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="2F649D70" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Tekstvak 4" o:spid="_x0000_s1026" type="#_x0000_t202" alt="Algemeen" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:63.2pt;height:29.05pt;z-index:251660290;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD8SBCnDgIAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3bSJkiNOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KdpKu22nYRaZI+pF8fFrcd1qRo3C+AVPS8SinRBgOVWP2Jf3xuv4y&#10;p8QHZiqmwIiSnoSn98vPnxatLcQEalCVcARBjC9aW9I6BFtkmee10MyPwAqDQQlOs4BXt88qx1pE&#10;1yqb5Pksa8FV1gEX3qP3sQ/SZcKXUvDwLKUXgaiSYm8hnS6du3hmywUr9o7ZuuFDG+wfutCsMVj0&#10;AvXIAiMH1/wBpRvuwIMMIw46AykbLtIMOM04/zDNtmZWpFmQHG8vNPn/B8ufjlv74kjovkKHC4yE&#10;tNYXHp1xnk46Hb/YKcE4Uni60Ca6QDg65/lkdosRjqGb2fzuZhpRsuvP1vnwTYAm0Sipw60ksthx&#10;40Ofek6JtQysG6XSZpT5zYGY0ZNdO4xW6Hbd0PYOqhNO46BftLd83WDNDfPhhTncLLaJag3PeEgF&#10;bUlhsCipwf38mz/mI+EYpaRFpZTUoJQpUd8NLmIyvc3zqKx0Q8OdjV0yxnf5NMbNQT8AinCM78Hy&#10;ZMbkoM6mdKDfUMyrWA1DzHCsWdLd2XwIvW7xMXCxWqUkFJFlYWO2lkfoSFZk8rV7Y84OdAfc0xOc&#10;tcSKD6z3ufFPb1eHgNynlURiezYHvlGAaanDY4kKf39PWdcnvfwFAAD//wMAUEsDBBQABgAIAAAA&#10;IQAKNN1G2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqNOoRFWIU1WF&#10;Iq6kSHB04m0cNV6n8bYNf4/LBS4rjWY087ZYTa4XZxxD50nBfJaAQGq86ahV8LHbPixBBNZkdO8J&#10;FXxjgFV5e1Po3PgLveO54lbEEgq5VmCZh1zK0Fh0Osz8gBS9vR+d5ijHVppRX2K562WaJJl0uqO4&#10;YPWAG4vNoTo5Bdnz69oOn9nXcZ+Gt1D7A1f+Ran7u2n9BIJx4r8wXPEjOpSRqfYnMkH0CuIj/Huv&#10;XpotQNQKHpdzkGUh/8OXPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD8SBCnDgIAABoE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAKNN1G2gAA&#10;AAQBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="4A24A998" w14:textId="7B8B0442" w:rsidR="000E7D5F" w:rsidRPr="000E7D5F" w:rsidRDefault="000E7D5F" w:rsidP="000E7D5F">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="000E7D5F">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>Algemeen</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="20708467" w14:textId="1485BFA1" w:rsidR="000E7D5F" w:rsidRDefault="000E7D5F">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+    <w:r>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661314" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A155023" wp14:editId="36D1CBF3">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="802640" cy="368935"/>
+              <wp:effectExtent l="0" t="0" r="16510" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="810265534" name="Tekstvak 5" descr="Algemeen">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="802640" cy="368935"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="31468A8E" w14:textId="7A3E3B54" w:rsidR="000E7D5F" w:rsidRPr="000E7D5F" w:rsidRDefault="000E7D5F" w:rsidP="000E7D5F">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="000E7D5F">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>Algemeen</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6A155023" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Tekstvak 5" o:spid="_x0000_s1027" type="#_x0000_t202" alt="Algemeen" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:63.2pt;height:29.05pt;z-index:251661314;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkj2PtEQIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0igBdGIULFWTJNQ&#10;W4lOfTaOTSLZPss2JOyv39kJ0HV7mvbinO8u9+P7Pi/uO63IUTjfgCnpeJRTIgyHqjH7kv54XX+Z&#10;U+IDMxVTYERJT8LT++XnT4vWFmICNahKOIJFjC9aW9I6BFtkmee10MyPwAqDQQlOs4BXt88qx1qs&#10;rlU2yfNZ1oKrrAMuvEfvYx+ky1RfSsHDs5ReBKJKirOFdLp07uKZLRes2Dtm64YPY7B/mEKzxmDT&#10;S6lHFhg5uOaPUrrhDjzIMOKgM5Cy4SLtgNuM8w/bbGtmRdoFwfH2ApP/f2X503FrXxwJ3VfokMAI&#10;SGt94dEZ9+mk0/GLkxKMI4SnC2yiC4Sjc55PZrcY4Ri6mc3vbqaxSnb92TofvgnQJBoldchKAosd&#10;Nz70qeeU2MvAulEqMaPMbw6sGT3ZdcJohW7XkaZ6N/0OqhMu5aDn21u+brD1hvnwwhwSjNOiaMMz&#10;HlJBW1IYLEpqcD//5o/5iDtGKWlRMCU1qGhK1HeDfEymt3keBZZuaLizsUvG+C6fxrg56AdALY7x&#10;WViezJgc1NmUDvQbanoVu2GIGY49S7o7mw+hly++CS5Wq5SEWrIsbMzW8lg6YhYBfe3emLMD6gHp&#10;eoKzpFjxAfw+N/7p7eoQkILETMS3R3OAHXWYuB3eTBT6+3vKur7s5S8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQAKNN1G2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqNOoRFWI&#10;U1WFIq6kSHB04m0cNV6n8bYNf4/LBS4rjWY087ZYTa4XZxxD50nBfJaAQGq86ahV8LHbPixBBNZk&#10;dO8JFXxjgFV5e1Po3PgLveO54lbEEgq5VmCZh1zK0Fh0Osz8gBS9vR+d5ijHVppRX2K562WaJJl0&#10;uqO4YPWAG4vNoTo5Bdnz69oOn9nXcZ+Gt1D7A1f+Ran7u2n9BIJx4r8wXPEjOpSRqfYnMkH0CuIj&#10;/HuvXpotQNQKHpdzkGUh/8OXPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAkj2PtEQIA&#10;ACEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAKNN1G&#10;2gAAAAQBAAAPAAAAAAAAAAAAAAAAAGsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="31468A8E" w14:textId="7A3E3B54" w:rsidR="000E7D5F" w:rsidRPr="000E7D5F" w:rsidRDefault="000E7D5F" w:rsidP="000E7D5F">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="000E7D5F">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>Algemeen</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3E5FA007" w14:textId="457E291A" w:rsidR="000E7D5F" w:rsidRDefault="000E7D5F">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+    <w:r>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659266" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13FB9D65" wp14:editId="58153E1E">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="802640" cy="368935"/>
+              <wp:effectExtent l="0" t="0" r="16510" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1130913011" name="Tekstvak 3" descr="Algemeen">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="802640" cy="368935"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="772EA65E" w14:textId="53B16759" w:rsidR="000E7D5F" w:rsidRPr="000E7D5F" w:rsidRDefault="000E7D5F" w:rsidP="000E7D5F">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="000E7D5F">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>Algemeen</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="13FB9D65" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Tekstvak 3" o:spid="_x0000_s1028" type="#_x0000_t202" alt="Algemeen" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:63.2pt;height:29.05pt;z-index:251659266;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB1GZCvEwIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0igBdGIULFWTJNQ&#10;W4lOfTaOTSLZPss2JOyv39kh0HV7mvbinO8u9+P7Pi/uO63IUTjfgCnpeJRTIgyHqjH7kv54XX+Z&#10;U+IDMxVTYERJT8LT++XnT4vWFmICNahKOIJFjC9aW9I6BFtkmee10MyPwAqDQQlOs4BXt88qx1qs&#10;rlU2yfNZ1oKrrAMuvEfvYx+ky1RfSsHDs5ReBKJKirOFdLp07uKZLRes2Dtm64afx2D/MIVmjcGm&#10;l1KPLDBycM0fpXTDHXiQYcRBZyBlw0XaAbcZ5x+22dbMirQLguPtBSb//8ryp+PWvjgSuq/QIYER&#10;kNb6wqMz7tNJp+MXJyUYRwhPF9hEFwhH5zyfzG4xwjF0M5vf3Uxjlez6s3U+fBOgSTRK6pCVBBY7&#10;bnzoU4eU2MvAulEqMaPMbw6sGT3ZdcJohW7XkaYq6WSYfgfVCZdy0PPtLV832HrDfHhhDgnGaVG0&#10;4RkPqaAtKZwtSmpwP//mj/mIO0YpaVEwJTWoaErUd4N8TKa3eR4Flm5ouMHYJWN8l09j3Bz0A6AW&#10;x/gsLE9mTA5qMKUD/YaaXsVuGGKGY8+S7gbzIfTyxTfBxWqVklBLloWN2VoeS0fMIqCv3Rtz9ox6&#10;QLqeYJAUKz6A3+fGP71dHQJSkJiJ+PZonmFHHSZuz28mCv39PWVdX/byFwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAAo03UbaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo06hE&#10;VYhTVYUirqRIcHTibRw1Xqfxtg1/j8sFLiuNZjTztlhNrhdnHEPnScF8loBAarzpqFXwsds+LEEE&#10;1mR07wkVfGOAVXl7U+jc+Au947niVsQSCrlWYJmHXMrQWHQ6zPyAFL29H53mKMdWmlFfYrnrZZok&#10;mXS6o7hg9YAbi82hOjkF2fPr2g6f2ddxn4a3UPsDV/5Fqfu7af0EgnHivzBc8SM6lJGp9icyQfQK&#10;4iP8e69emi1A1Aoel3OQZSH/w5c/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHUZkK8T&#10;AgAAIQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAo0&#10;3UbaAAAABAEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="772EA65E" w14:textId="53B16759" w:rsidR="000E7D5F" w:rsidRPr="000E7D5F" w:rsidRDefault="000E7D5F" w:rsidP="000E7D5F">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="000E7D5F">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>Algemeen</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="766E791F" w14:textId="77777777" w:rsidR="00D26F09" w:rsidRDefault="00D26F09" w:rsidP="00FE3D41">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="5FC7739E" w14:textId="77777777" w:rsidR="00D26F09" w:rsidRDefault="00D26F09" w:rsidP="00FE3D41">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="31732669" w14:textId="77777777" w:rsidR="00A314F4" w:rsidRDefault="00A314F4" w:rsidP="00FE3D41">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+    <w:r w:rsidRPr="00CC2772">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2840DE9D" wp14:editId="5BA8F5CA">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>right</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="621348" cy="7573645"/>
+              <wp:effectExtent l="0" t="9208" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="646887297" name="Rectangle 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm rot="5400000">
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="621348" cy="7573645"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:gradFill>
+                        <a:gsLst>
+                          <a:gs pos="100000">
+                            <a:srgbClr val="D8EBE6"/>
+                          </a:gs>
+                          <a:gs pos="0">
+                            <a:srgbClr val="FF6000"/>
+                          </a:gs>
+                        </a:gsLst>
+                        <a:lin ang="5400000" scaled="1"/>
+                      </a:gradFill>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="2">
+                        <a:schemeClr val="accent1">
+                          <a:shade val="15000"/>
+                        </a:schemeClr>
+                      </a:lnRef>
+                      <a:fillRef idx="1">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="lt1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
+          <w:pict>
+            <v:rect w14:anchorId="51508964" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:-2.25pt;margin-top:0;width:48.95pt;height:596.35pt;rotation:90;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDqohPjsgIAAOcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nSdoFdYqsbYYB&#10;RRusHXpWZCk2IIuapHzt14+SbCdrix2G+SBQIvlIPpO8ut43imyFdTXoguZnA0qE5lDWel3QH8+L&#10;T5eUOM90yRRoUdCDcPR69vHD1c5MxRAqUKWwBEG0m+5MQSvvzTTLHK9Ew9wZGKFRKcE2zOPVrrPS&#10;sh2iNyobDgaTbAe2NBa4cA5fb5OSziK+lIL7Rymd8EQVFHPz8bTxXIUzm12x6doyU9W8TYP9QxYN&#10;qzUG7aFumWdkY+s3UE3NLTiQ/oxDk4GUNRexBqwmH7yq5qliRsRakBxneprc/4PlD9sns7RIw864&#10;qUMxVLGXtiEWkK3xaBC+WBtmS/aRukNPndh7wvFxMszPR/ivOaouxhfnk9E4cJslrIBprPNfBTQk&#10;CAW1+GsiKtveO59MO5OWyHJRKxVlhyZJIAaw+vyYlLPr1Y2yZMvwD99e3n25m7SB1+7UJZXwh/Vi&#10;MQmlpdjBGrNdd6FUrQkLTdwxQBxnSpQYvPOwrM9Q6RBLQ8g44YWX7MhplPxBiWCn9HchSV0ib8PI&#10;QWx30ZfBOBfa50lVsVKk6vLxMd3eI2YdAQOyxPg9dgsQRuktdsqytQ+uIk5L79zy9Tfn3iNGBu17&#10;56bWYN+rTGFVbeRk35GUqAksraA8LG3qPpxYZ/iixo65Z84vmcXhxEdcOP4RD6lgV1BoJUoqsL/e&#10;ew/2ODOopWSHw15Q93PDrKBEfdPYT5/z0Shsh3gZjS+GeLGnmtWpRm+aG8Buy2N2UQz2XnWitNC8&#10;4F6ah6ioYppj7IJyb7vLjU9LCDcbF/N5NMONYJi/10+GB/DAapiI5/0Ls6YdG48D9wDdYmDTV9OT&#10;bIOnhvnGg6zjaB15bfnGbRIbp918YV2d3qPVcT/PfgMAAP//AwBQSwMEFAAGAAgAAAAhAL8e+kfd&#10;AAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FKw0AQhu+C77CM4K3daNMqMZtSCu2hF7EqXqfZ&#10;MQndnQ3ZTRPfvlsq6O0f5uOfb/LlaI04UecbxwoepgkI4tLphisFH++byTMIH5A1Gsek4Ic8LIvb&#10;mxwz7QZ+o9M+VCKWsM9QQR1Cm0npy5os+qlriePu23UWQxy7SuoOh1hujXxMkoW02HC8UGNL65rK&#10;4763CrauN9vj67BDa2hct5+82nzNlLq/G1cvIAKN4Q+Gi35UhyI6HVzP2gujYDJPn9LIKriGiCzS&#10;+QzE4TfIIpf/nyjOAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOqiE+OyAgAA5wUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAL8e+kfdAAAADAEA&#10;AA8AAAAAAAAAAAAAAAAADAUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAWBgAAAAA=&#10;" fillcolor="#ff6000" stroked="f" strokeweight="1pt">
+              <v:fill color2="#d8ebe6" focus="100%" type="gradient"/>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="74F7797F" w14:textId="77777777" w:rsidR="00471180" w:rsidRDefault="00A314F4" w:rsidP="00FE3D41">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+    <w:r w:rsidRPr="00CC2772">
+      <w:rPr>
+        <w:noProof/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7BEA2E88" wp14:editId="620803AD">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>-3474720</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="622800" cy="7574400"/>
+              <wp:effectExtent l="0" t="8890" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1052519926" name="Rectangle 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm rot="5400000">
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622800" cy="7574400"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:gradFill>
+                        <a:gsLst>
+                          <a:gs pos="100000">
+                            <a:srgbClr val="D8EBE6"/>
+                          </a:gs>
+                          <a:gs pos="0">
+                            <a:srgbClr val="FF6000"/>
+                          </a:gs>
+                        </a:gsLst>
+                        <a:lin ang="5400000" scaled="1"/>
+                      </a:gradFill>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="2">
+                        <a:schemeClr val="accent1">
+                          <a:shade val="15000"/>
+                        </a:schemeClr>
+                      </a:lnRef>
+                      <a:fillRef idx="1">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="lt1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
+          <w:pict>
+            <v:rect w14:anchorId="428203DC" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:-273.6pt;width:49.05pt;height:596.4pt;rotation:90;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAngKassAIAAOcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r46DJu2COEXWNsOA&#10;oi3WDj0rshQbkEVNUuJkXz9Ksp2sLXYY5oNAieQj+UxyfrVvFNkJ62rQBc3PRpQIzaGs9aagP55X&#10;ny4pcZ7pkinQoqAH4ejV4uOHeWtmYgwVqFJYgiDazVpT0Mp7M8syxyvRMHcGRmhUSrAN83i1m6y0&#10;rEX0RmXj0WiatWBLY4EL5/D1JinpIuJLKbh/kNIJT1RBMTcfTxvPdTizxZzNNpaZquZdGuwfsmhY&#10;rTHoAHXDPCNbW7+BampuwYH0ZxyaDKSsuYg1YDX56FU1TxUzItaC5Dgz0OT+Hyy/3z2ZR4s0tMbN&#10;HIqhir20DbGAbE3OR+GLtWG2ZB+pOwzUib0nHB+n4/ElmhGOqovJxTm6BW6zhBUwjXX+q4CGBKGg&#10;Fn9NRGW7O+eTaW/SEVmuaqWi7NAkCcQAVp8fk3J2s75WluwY/uGby9svt9Mu8MaduqQS/rBeraah&#10;tBQ7WGO2mz6UqjVhoYl7BojjTIkSg/celg0ZKh1iaQgZJ7zwkh05jZI/KBHslP4uJKlL5G0cOYjt&#10;LoYyGOdC+zypKlaKVF0+OaY7eMSsI2BAlhh/wO4Awii9xU5ZdvbBVcRpGZw7vv7mPHjEyKD94NzU&#10;Gux7lSmsqouc7HuSEjWBpTWUh0ebug8byhm+qrFj7pjzj8zicOIjLhz/gIdU0BYUOomSCuyv996D&#10;Pc4MailpcdgL6n5umRWUqG8a++lzjg2L2yFezicXY7zYU836VKO3zTVgt+UxuygGe696UVpoXnAv&#10;LUNUVDHNMXZBubf95dqnJYSbjYvlMprhRjDM3+knwwN4YDVMxPP+hVnTjY3HgbuHfjGw2avpSbbB&#10;U8Ny60HWcbSOvHZ84zaJjdNtvrCuTu/R6rifF78BAAD//wMAUEsDBBQABgAIAAAAIQBpM1VR3QAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXvJv6HzZh4g61AAWu3hJDAwYsRJV6H7tg2&#10;7M423S2t/97lpMfJ9/LeN/lmtEZcqfONYwVP0wQEcel0w5WCz4/9ZA3CB2SNxjEp+CEPm+L+LsdM&#10;u4Hf6XoMlYgl7DNUUIfQZlL6siaLfupa4si+XWcxxLOrpO5wiOXWyFmSLKXFhuNCjS3taiovx94q&#10;OLjeHC5vwytaQ+OuPfF2/zVX6vFh3L6ACDSGvzDc9KM6FNHp7HrWXhgFk3SxmsfsjYjIl4s0BXFW&#10;8LyegSxy+f+B4hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAngKassAIAAOcFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBpM1VR3QAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAAoFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAFAYAAAAA&#10;" o:allowoverlap="f" fillcolor="#ff6000" stroked="f" strokeweight="1pt">
+              <v:fill color2="#d8ebe6" focus="100%" type="gradient"/>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="6881EFD1" wp14:editId="5BDA1B50">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>158115</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>125730</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="997200" cy="997200"/>
+          <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
+          <wp:wrapTopAndBottom/>
+          <wp:docPr id="1282899243" name="Afbeelding 1282899243" descr="Afbeelding met teken, Verkeersbord, ontwerp&#10;&#10;Automatisch gegenereerde beschrijving"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="2112564701" name="Afbeelding 2112564701" descr="Afbeelding met teken, Verkeersbord, ontwerp&#10;&#10;Automatisch gegenereerde beschrijving"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1" cstate="print">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="997200" cy="997200"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="4315725C" w14:textId="18F3640D" w:rsidR="00A314F4" w:rsidRPr="00471180" w:rsidRDefault="00471180" w:rsidP="00471180">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+      <w:ind w:left="0"/>
+      <w:rPr>
+        <w:b/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00471180">
+      <w:rPr>
+        <w:b/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>Rapport gestaakte wedstrijd</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00471180">
+      <w:rPr>
+        <w:b/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>assistent)scheidsrechter</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>/(KNVB)official</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00471180">
+      <w:rPr>
+        <w:b/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52414631"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4B7C5730"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Kop1"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Kop2"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="732F2797"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0409001D"/>
+    <w:styleLink w:val="KNVBList"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="FE6002" w:themeColor="accent1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="FE6002" w:themeColor="accent1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="FE6002" w:themeColor="accent1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="FE6002" w:themeColor="accent1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="FE6002" w:themeColor="accent1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="FE6002" w:themeColor="accent1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="FE6002" w:themeColor="accent1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="FE6002" w:themeColor="accent1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="FE6002" w:themeColor="accent1"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="2122604038">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1200170342">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="2121755796">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="55399872">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="436607380">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="2107769579">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1403602929">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="305935986">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1607347552">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="2044944074">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...2 lines deleted...]
-  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="MnSUEFyi2iDvLVO1/QlcNtKdDSS6niOGlNTOsiOdZs+Q8jez7zwdH83o+AoRavUAWuYNzsfPHTMUn0/uPqPllA==" w:salt="JJf3AKLCFkyQHJOxBfjRuw=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
+  <w:drawingGridHorizontalSpacing w:val="80"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
+  <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00474899"/>
-[...37 lines deleted...]
-    <w:rsid w:val="00ED6F82"/>
+    <w:rsidRoot w:val="00471180"/>
+    <w:rsid w:val="000272CE"/>
+    <w:rsid w:val="00031628"/>
+    <w:rsid w:val="000919FE"/>
+    <w:rsid w:val="000B7904"/>
+    <w:rsid w:val="000C5EAE"/>
+    <w:rsid w:val="000C7FEA"/>
+    <w:rsid w:val="000D75CC"/>
+    <w:rsid w:val="000E7D5F"/>
+    <w:rsid w:val="000F4C5C"/>
+    <w:rsid w:val="00102595"/>
+    <w:rsid w:val="001331F7"/>
+    <w:rsid w:val="00161F7A"/>
+    <w:rsid w:val="0017745F"/>
+    <w:rsid w:val="00187F8E"/>
+    <w:rsid w:val="001959B6"/>
+    <w:rsid w:val="001B6C95"/>
+    <w:rsid w:val="001C2573"/>
+    <w:rsid w:val="001C7014"/>
+    <w:rsid w:val="00203F11"/>
+    <w:rsid w:val="002502F7"/>
+    <w:rsid w:val="002771B9"/>
+    <w:rsid w:val="002829D6"/>
+    <w:rsid w:val="0029082C"/>
+    <w:rsid w:val="002A0DA7"/>
+    <w:rsid w:val="002D3A2B"/>
+    <w:rsid w:val="00304F61"/>
+    <w:rsid w:val="00377BE9"/>
+    <w:rsid w:val="0038391A"/>
+    <w:rsid w:val="003E5E49"/>
+    <w:rsid w:val="003F56DD"/>
+    <w:rsid w:val="003F6519"/>
+    <w:rsid w:val="004522E5"/>
+    <w:rsid w:val="00471180"/>
+    <w:rsid w:val="0047378F"/>
+    <w:rsid w:val="00496F7C"/>
+    <w:rsid w:val="004A3CBD"/>
+    <w:rsid w:val="004C50A2"/>
+    <w:rsid w:val="004E7B2B"/>
+    <w:rsid w:val="00511CC3"/>
+    <w:rsid w:val="00523394"/>
+    <w:rsid w:val="00523E8A"/>
+    <w:rsid w:val="0054203A"/>
+    <w:rsid w:val="00551911"/>
+    <w:rsid w:val="005907EC"/>
+    <w:rsid w:val="00593F48"/>
+    <w:rsid w:val="005B6F47"/>
+    <w:rsid w:val="005E495E"/>
+    <w:rsid w:val="00652478"/>
+    <w:rsid w:val="00656487"/>
+    <w:rsid w:val="00676310"/>
+    <w:rsid w:val="006971D4"/>
+    <w:rsid w:val="006C0029"/>
+    <w:rsid w:val="006F2B3F"/>
+    <w:rsid w:val="00704331"/>
+    <w:rsid w:val="007075EE"/>
+    <w:rsid w:val="00762987"/>
+    <w:rsid w:val="007658E8"/>
+    <w:rsid w:val="007814FF"/>
+    <w:rsid w:val="007E1255"/>
+    <w:rsid w:val="007E4079"/>
+    <w:rsid w:val="007E55C3"/>
+    <w:rsid w:val="00846ACD"/>
+    <w:rsid w:val="008722E9"/>
+    <w:rsid w:val="008866A1"/>
+    <w:rsid w:val="008908E5"/>
+    <w:rsid w:val="008B2664"/>
+    <w:rsid w:val="008B4A4A"/>
+    <w:rsid w:val="00907FF3"/>
+    <w:rsid w:val="00914C06"/>
+    <w:rsid w:val="00934A02"/>
+    <w:rsid w:val="00962465"/>
+    <w:rsid w:val="00980863"/>
+    <w:rsid w:val="009E1149"/>
+    <w:rsid w:val="009F513D"/>
+    <w:rsid w:val="00A314F4"/>
+    <w:rsid w:val="00A54D91"/>
+    <w:rsid w:val="00A57C01"/>
+    <w:rsid w:val="00A615EF"/>
+    <w:rsid w:val="00A8279B"/>
+    <w:rsid w:val="00A8413C"/>
+    <w:rsid w:val="00A958FD"/>
+    <w:rsid w:val="00AC6561"/>
+    <w:rsid w:val="00B1261F"/>
+    <w:rsid w:val="00B16416"/>
+    <w:rsid w:val="00BA563C"/>
+    <w:rsid w:val="00BB15B2"/>
+    <w:rsid w:val="00BE7C63"/>
+    <w:rsid w:val="00C01BF2"/>
+    <w:rsid w:val="00C7587C"/>
+    <w:rsid w:val="00C84842"/>
+    <w:rsid w:val="00C86520"/>
+    <w:rsid w:val="00D26F09"/>
+    <w:rsid w:val="00D45951"/>
+    <w:rsid w:val="00D53BC4"/>
+    <w:rsid w:val="00D55A3C"/>
+    <w:rsid w:val="00D663CF"/>
+    <w:rsid w:val="00D66AFC"/>
+    <w:rsid w:val="00D701A7"/>
+    <w:rsid w:val="00D831D0"/>
+    <w:rsid w:val="00DB3F9C"/>
+    <w:rsid w:val="00DD0EE5"/>
+    <w:rsid w:val="00DD3E96"/>
+    <w:rsid w:val="00E144A6"/>
+    <w:rsid w:val="00E51F25"/>
+    <w:rsid w:val="00E74CD0"/>
+    <w:rsid w:val="00EB2AA8"/>
+    <w:rsid w:val="00ED3ADD"/>
+    <w:rsid w:val="00EF622B"/>
+    <w:rsid w:val="00F014F2"/>
+    <w:rsid w:val="00F35C2F"/>
+    <w:rsid w:val="00F71390"/>
+    <w:rsid w:val="00F755DD"/>
+    <w:rsid w:val="00F918AA"/>
+    <w:rsid w:val="00F919E1"/>
+    <w:rsid w:val="00FA0278"/>
+    <w:rsid w:val="00FB0B02"/>
+    <w:rsid w:val="00FB31B8"/>
+    <w:rsid w:val="00FC2162"/>
+    <w:rsid w:val="00FE3D41"/>
+    <w:rsid w:val="00FF2FFC"/>
+    <w:rsid w:val="00FF60FE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="nl-NL" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="18427E25"/>
+  <w14:docId w14:val="788D5F44"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{4731301F-8052-4D03-B701-BC536A40981C}"/>
+  <w15:docId w15:val="{56EDC390-CC34-4453-906A-D11CEC83C078}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00471180"/>
+    <w:pPr>
+      <w:spacing w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="002771B9"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="10"/>
+      </w:numPr>
+      <w:spacing w:before="360" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman (Body CS)"/>
+      <w:b/>
+      <w:bCs/>
+      <w:caps/>
+      <w:color w:val="FF6000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002771B9"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="10"/>
+      </w:numPr>
+      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman (Body CS)"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002771B9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="FF6000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002771B9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="FF6000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002771B9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="FF4F00"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002771B9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002771B9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002771B9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002771B9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00F918AA"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman (Body CS)"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="002771B9"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman (Body CS)"/>
+      <w:b/>
+      <w:bCs/>
+      <w:caps/>
+      <w:color w:val="FF6000"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="002771B9"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman (Body CS)"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002771B9"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="7088"/>
+    </w:pPr>
+    <w:rPr>
+      <w:bCs/>
+      <w:color w:val="FF4F00"/>
+      <w:sz w:val="12"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002771B9"/>
+    <w:rPr>
+      <w:bCs/>
+      <w:color w:val="FF4F00"/>
+      <w:sz w:val="12"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002771B9"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr>
+      <w:noProof/>
+      <w:color w:val="FF6000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002771B9"/>
+    <w:rPr>
+      <w:noProof/>
+      <w:color w:val="FF6000"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Grotekop">
+    <w:name w:val="Grote kop"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:qFormat/>
+    <w:rsid w:val="002771B9"/>
+    <w:pPr>
+      <w:spacing w:before="480"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman (Hoofdtekst CS)"/>
+      <w:b/>
+      <w:caps/>
+      <w:color w:val="FF6000"/>
+      <w:sz w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Inhopg1">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002771B9"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9632"/>
+      </w:tabs>
+      <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="567" w:right="843" w:hanging="567"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:noProof/>
+      <w:color w:val="FF6000"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Inhopg2">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002771B9"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9632"/>
+      </w:tabs>
+      <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="567" w:right="843" w:hanging="567"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:noProof/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="KNVBList">
+    <w:name w:val="KNVB List"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002771B9"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="KNVBTabelA">
+    <w:name w:val="KNVB Tabel A"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002771B9"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-ID"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="48" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="85" w:type="dxa"/>
+        <w:bottom w:w="85" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:color w:val="FF6000"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8EBE6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F8F5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8EBE6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="KNVBTabelB">
+    <w:name w:val="KNVB Tabel B"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002771B9"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-ID"/>
+    </w:rPr>
+    <w:tblPr/>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2F8F5"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FF6000"/>
+      </w:rPr>
+      <w:tblPr>
+        <w:tblCellMar>
+          <w:top w:w="85" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="85" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kopvaninhoudsopgave">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Kop1"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002771B9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:numId w:val="0"/>
+      </w:numPr>
+      <w:spacing w:before="480" w:after="0" w:line="276" w:lineRule="auto"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman (Koppen CS)"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="002771B9"/>
+    <w:pPr>
+      <w:spacing w:before="1060" w:after="600" w:line="204" w:lineRule="auto"/>
+      <w:ind w:left="3402"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:caps/>
+      <w:color w:val="FF4F00"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="002771B9"/>
+    <w:rPr>
+      <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:caps/>
+      <w:color w:val="FF4F00"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="002771B9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="FF6000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="002771B9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="FF6000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002771B9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="FF4F00"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002771B9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Adresregels">
+    <w:name w:val="Adresregels"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="002771B9"/>
+    <w:pPr>
+      <w:spacing w:before="1160" w:after="480"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FF6000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Bloktekst">
+    <w:name w:val="Block Text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002771B9"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="2" w:space="10" w:color="FE6002" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="2" w:space="10" w:color="FE6002" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="2" w:space="10" w:color="FE6002" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="2" w:space="10" w:color="FE6002" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:ind w:left="1152" w:right="1152"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="FF4F00"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="002771B9"/>
+    <w:pPr>
+      <w:spacing w:before="160" w:after="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="002771B9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="002771B9"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="BE4700" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="BE4700" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="FF4F00"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="002771B9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="FF4F00"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="GevolgdeHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002771B9"/>
+    <w:rPr>
+      <w:color w:val="FF4F00"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002771B9"/>
+    <w:rPr>
+      <w:color w:val="FF4F00"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:rsid w:val="002771B9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="FF4F00"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:rsid w:val="002771B9"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="FF4F00"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Kenmerken">
+    <w:name w:val="Kenmerken"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="002771B9"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="2127"/>
+      </w:tabs>
+      <w:spacing w:after="480"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FF6000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002771B9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002771B9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002771B9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:rsid w:val="002771B9"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="002771B9"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="002771B9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelraster">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="002771B9"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-ID"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Tekstvantijdelijkeaanduiding">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002771B9"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Invoertekst">
+    <w:name w:val="Invoertekst"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00471180"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:color w:val="FF6000" w:themeColor="background2"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\Linda.Demmink\AppData\Local\Temp\Templafy\WordVsto\nlsca3vi.dotx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="8F893F707F214524AF7CAC88E8A3B9AF"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{AE629CE3-57FB-461B-9EAA-9519CF24C615}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="8F893F707F214524AF7CAC88E8A3B9AF1"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="E8E8E8" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Vul hier</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00EB2DB5">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="E8E8E8" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> de wedstrijd in.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0061D962A42646B7B5BB136998BD4978"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0272E57C-5818-4C53-8110-1D061385E8FE}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="0061D962A42646B7B5BB136998BD49781"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="E8E8E8" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Vul</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00EB2DB5">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="E8E8E8" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> het wedstrijdnummer in.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="26458F0E59E74ED198DA34ECDB1C8A9B"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B2D6F78A-560A-4D24-A026-BB059169D5D1}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="26458F0E59E74ED198DA34ECDB1C8A9B1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00EB2DB5">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="E8E8E8" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Selecteer de datum van de wedstrijd.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="32004A757D034683919875DAF900A9E4"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C1C733DF-2C47-47D4-9C00-2D51CE950DF7}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="32004A757D034683919875DAF900A9E41"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="E8E8E8" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Vul</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00EB2DB5">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="E8E8E8" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> je naam in</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="AAB95F52A30A4E84A56C7656FC339D03"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1D25ADF2-6CB4-4FEC-AB72-64674D6CC52E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="AAB95F52A30A4E84A56C7656FC339D031"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="E8E8E8" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Vul je</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00EB2DB5">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="E8E8E8" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> relatiecode in.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B791DB78A5D7434CB3A16BC028ECE26C"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B38ECA1C-D664-4610-A747-C8D15AA34127}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="B791DB78A5D7434CB3A16BC028ECE26C1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00EB2DB5">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="E8E8E8" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Mijn functie bij deze wedstrijd was:</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="485F3B9E5B9949C2B27B50BC7AB05E84"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{9FB09CEE-AEE8-4CD2-B0AF-B66FDA30042A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="485F3B9E5B9949C2B27B50BC7AB05E841"/>
+          </w:pPr>
+          <w:r w:rsidRPr="009C7FC3">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="E8E8E8" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Geef de minuut aan met een getal</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7FF44C32179A4FCC8C2387E923EF4CE7"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{77E32912-E191-4D18-82D9-FF06B525035E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="7FF44C32179A4FCC8C2387E923EF4CE71"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="E8E8E8" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Vul</w:t>
+          </w:r>
+          <w:r w:rsidRPr="009C7FC3">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="E8E8E8" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> de stand in</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3F211EE885E94B11A8699D793F186B70"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{077CDEC5-19D3-4122-9B17-776A2A480623}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="3F211EE885E94B11A8699D793F186B701"/>
+          </w:pPr>
+          <w:r w:rsidRPr="0043140C">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="E8E8E8" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Kies ja of nee</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="75E786D88DE040EB8D8F732D0C7DA6CD"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{48211F43-A182-4DD1-ACA4-BA9C1E14D460}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="75E786D88DE040EB8D8F732D0C7DA6CD1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="0043140C">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="E8E8E8" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Kies ja of nee.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="CC3DA2C485514E0BB04083D8086B6FE5"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7E027AE5-8423-4695-B372-52BFB5007AA2}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="CC3DA2C485514E0BB04083D8086B6FE51"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00353AA4">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="E8E8E8" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Klik of tik om tekst in te voeren.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="ADB0989EE5FD48B394344F30D2A19E79"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0DD5934E-A999-4217-B490-CF18AEFEC71E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="ADB0989EE5FD48B394344F30D2A19E791"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00353AA4">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Kies thuis of uit.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D7527742080644A2BF46732351C6819F"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{074B7F22-4A22-499D-89BD-19D21A7BC6B0}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="D7527742080644A2BF46732351C6819F1"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="E8E8E8" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Voer</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00353AA4">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="E8E8E8" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> hier tekst in. </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="89481FFA07794955B94C26E5AAC48EA7"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1F2D5268-92D6-4462-9D3E-80250809FA6E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="89481FFA07794955B94C26E5AAC48EA71"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00353AA4">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="E8E8E8" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Klik of tik om tekst in te voeren.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="078B731CBEFD415BB5C2229631012891"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{FB2284D6-4F9E-4E66-9BA1-DF154C256ECC}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="078B731CBEFD415BB5C22296310128911"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00353AA4">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="E8E8E8" w:themeColor="background2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Klik of tik om tekst in te voeren.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A585B6361D84468A96885B71C3CFF7E3"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7D7F6072-C650-4E49-8E3F-A84A45BA91EF}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="A585B6361D84468A96885B71C3CFF7E31"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00353AA4">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Kies een item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C8D96C718CD046148B40A84CC6217F4B"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2DAA7C58-CB82-4B1A-8EF8-F8389289D75B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="C8D96C718CD046148B40A84CC6217F4B1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00353AA4">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Kies een item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="62FDB286A9C049908CFA16ACDB063443"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{376D169D-4443-4DD6-B7D7-EFD30BB437C4}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="62FDB286A9C049908CFA16ACDB0634431"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00353AA4">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Kies een item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="53268E7B2C6B44F2812C920B51EEA501"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{9D863F0F-2888-4C67-A700-576FB851430D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="53268E7B2C6B44F2812C920B51EEA5011"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00353AA4">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Kies een item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D182027DA279463DA6A09642EE8E34B3"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B43187F9-A26C-48C2-BB81-CE0D03652872}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="D182027DA279463DA6A09642EE8E34B31"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00353AA4">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Kies een item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="298A1B90011C4747BEC37F4476B738FB"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{90D60BDF-4372-451D-88D8-0C3D86FE02E5}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="298A1B90011C4747BEC37F4476B738FB1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00353AA4">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Kies een item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="5ECE73F398C54102A9239FDFEE31A7B7"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{6F0305AC-64BD-4F0E-9901-8194080784C8}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="5ECE73F398C54102A9239FDFEE31A7B71"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00322FB9">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Kies een item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E989496D576C4E1B80868FDA31963086"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{59CA5C97-3122-47BC-817B-4E57B7512AD9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="E989496D576C4E1B80868FDA319630861"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00322FB9">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Kies een item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7F079F7A172A404FABD6C54F92F90BD7"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{993C6566-6B53-4F73-B15A-A30CFACDB3A6}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="7F079F7A172A404FABD6C54F92F90BD71"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DD3DF4">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Naam</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1E19DD8429414F49B0D37F2B9D4A1C3A"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2D4DFF63-8D4B-46B5-83EB-5985111BFB4D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="1E19DD8429414F49B0D37F2B9D4A1C3A1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00946CE9">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Relatienummer</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B9187A10C21A438DB09B56365D787A1E"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3CAF5EA3-A328-4BF0-B38E-5FD4D93C0A23}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="B9187A10C21A438DB09B56365D787A1E1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00BA2382">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Rugnummer</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D2785BFDA9F54243ADC29066C743DC9A"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{53B62063-88C4-4192-9761-8EA55E076AA0}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="D2785BFDA9F54243ADC29066C743DC9A1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00363570">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Thuis of uit</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="19AA1055D60F4120905D72D9A83257D1"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8B724C0F-381A-49D7-9E3A-BA34136616D2}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="19AA1055D60F4120905D72D9A83257D11"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DD3DF4">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Naam</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="56927D26857740D39FDC518A6511CAF4"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{666E5C55-0453-4BDC-8EFF-7B0098AFDAE6}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="56927D26857740D39FDC518A6511CAF41"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00946CE9">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Relatienummer</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2C5A44D0334D4FEDA169805AF62A178D"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5FF4EAAD-4273-4CF7-BBB0-B51507C4F17A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="2C5A44D0334D4FEDA169805AF62A178D1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00BA2382">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Rugnummer</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F00C93341CE34CE4B56F54E1CACECBE1"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{DDB262EA-2C1F-42C6-8C8A-41E5C69BF87C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="F00C93341CE34CE4B56F54E1CACECBE11"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00363570">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Thuis of uit</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A50A2574BDE041E390CB2393D15DDF59"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0A482B90-0684-47C4-8ED7-F7A9FD20DC71}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="A50A2574BDE041E390CB2393D15DDF591"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DD3DF4">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Naam</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C90B7831F9C3411B9157DAE1EEABCC58"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{28955BE7-31CC-4EC8-AF8F-7F97C48DAA68}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="C90B7831F9C3411B9157DAE1EEABCC581"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00946CE9">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Relatienummer</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="410DB6F38697421CA1355A455A8E227A"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0C9BBA4E-E1CC-40BC-BFC8-49BCDEA59BFA}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="410DB6F38697421CA1355A455A8E227A1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00BA2382">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Rugnummer</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="8A78D1C533DC4C93A8FA09220357506B"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8799135F-8DC9-4ADB-84E8-46DE8B344C5C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="8A78D1C533DC4C93A8FA09220357506B1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00363570">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Thuis of uit</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0EF858217DB040E2843B2FF67EA381FA"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C281A5D7-FBF1-4890-BBF5-B55597502C73}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="0EF858217DB040E2843B2FF67EA381FA1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DD3DF4">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Naam</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="76FA37DEABFD4381A4F0B6D0085DDDA7"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{9D661E2E-D45B-4C3B-A3CA-197E1F5930D7}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="76FA37DEABFD4381A4F0B6D0085DDDA71"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00946CE9">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Relatienummer</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3468E4877D9B49529183B3848D6116AC"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{20DD7327-1AAC-4D40-BACD-1F8B99C4CE00}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="3468E4877D9B49529183B3848D6116AC1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00BA2382">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Rugnummer</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1F3B8071414E4582A27961D90DFA6153"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5FD2F8B5-26BB-4A70-8990-31C50B6028E3}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="1F3B8071414E4582A27961D90DFA61531"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00363570">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Thuis of uit</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2B19986282724FDABB24945E33DEA240"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{74754C57-A097-43D7-8F58-B2A3A0A4E237}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="2B19986282724FDABB24945E33DEA2401"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DD3DF4">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Naam</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="6F7F3EE19A89471990B582226A216BAB"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{401DAEC4-D2E8-4DC6-99B9-ABA1048CA12F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="6F7F3EE19A89471990B582226A216BAB1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00946CE9">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Relatienummer</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A564B720B5E541C6975B34850550056B"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{FEE8C7DA-C085-4889-96E9-CF1238EFCEC6}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="A564B720B5E541C6975B34850550056B1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00BA2382">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Rugnummer</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A07B33ED956948B7B0F1F57145F3F6CB"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{EAC7D013-6BCC-4727-B973-FF704B73465D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="A07B33ED956948B7B0F1F57145F3F6CB1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00363570">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Thuis of uit</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E557E874774440B699104F8F0655BA80"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{BCEA2A1F-CFF0-40A3-81AF-C04497B600C8}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="E557E874774440B699104F8F0655BA801"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DD3DF4">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Naam</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="26E45A2015254837B593382F15163E8C"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{736DA06B-337F-4B47-928E-7F80331DFAED}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="26E45A2015254837B593382F15163E8C1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00946CE9">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Relatienummer</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="634EDEEDE8A64582AFF7742FE6BEDE1D"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{07F7257A-6911-4A4C-958A-83963B471A0E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="634EDEEDE8A64582AFF7742FE6BEDE1D1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00BA2382">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Rugnummer</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="6FA58405292746C8BCC25C9A6E3F1FC9"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{85E2D483-FBE5-43BA-80FB-F63BAA8C24DC}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="6FA58405292746C8BCC25C9A6E3F1FC91"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00363570">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Thuis of uit</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7D62C8E8BE7348F3A200528A46A1A7E7"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{32F64417-C8CB-45E1-B699-42AC41622411}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="7D62C8E8BE7348F3A200528A46A1A7E71"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DD3DF4">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Naam</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="86692938CD694FD6B41130E02EEF7809"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B490742E-E4EE-44BE-B3F9-EDF05744A9DC}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="86692938CD694FD6B41130E02EEF78091"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00946CE9">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Relatienummer</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="02F4563E09354F88A5FA5BA78786BED0"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7450D8D1-E99F-4F7A-A55F-20FC436C5F02}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="02F4563E09354F88A5FA5BA78786BED01"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00BA2382">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Rugnummer</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="662A8A6D293A4436AAC23C43D4A16580"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A5BFBD5E-62AA-4DE7-8B14-6E0A0F9404F1}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="662A8A6D293A4436AAC23C43D4A165801"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00363570">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Thuis of uit</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A3310712F1244C67A09804D6D8D21E82"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0182F51C-718F-4E3F-B9D1-28A513123A22}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="A3310712F1244C67A09804D6D8D21E821"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DD3DF4">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Naam</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="FA3FBEC4C43E4C138656D5F95D33612F"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1E18251C-2A06-4107-9D63-4E69D519ADAF}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="FA3FBEC4C43E4C138656D5F95D33612F1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00946CE9">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Relatienummer</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2E848ABBF0184FDCBAF0A8A557BE3351"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{ECA80554-0A59-4FF4-B683-A2DCA036FFEA}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="2E848ABBF0184FDCBAF0A8A557BE33511"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00BA2382">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Rugnummer</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4345500C79C340A7833AEE8993CC37CF"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3590114C-E344-4E27-933B-DBCBA8D8D6A8}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="4345500C79C340A7833AEE8993CC37CF1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00363570">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Thuis of uit</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3576D257BF4B4E49B27095B77BF4CE72"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5AECF96E-E67E-4ECD-ACE1-465CEE719A8D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="3576D257BF4B4E49B27095B77BF4CE721"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DD3DF4">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Naam</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1566E50F052A47C888D64E0E5083D78D"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8B395D3B-F62D-4826-8B6E-CD37D4CAAE3E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="1566E50F052A47C888D64E0E5083D78D1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00946CE9">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Relatienummer</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2E4E04E7F5A04C7CA63D30C4D2016EB4"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0D57FBCC-C6D7-4AD1-86B1-F2C7A025228E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="2E4E04E7F5A04C7CA63D30C4D2016EB41"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00BA2382">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Rugnummer</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="476998739458436583374762FE093E34"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D13E229F-05DA-4D00-8AB5-19D3AE9F51E5}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="476998739458436583374762FE093E341"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00363570">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Thuis of uit</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="CEFD4A4303374D94B5AB3EC2D074F10D"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{6D20D708-5A69-43A1-95B7-5A920F4E6B42}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="CEFD4A4303374D94B5AB3EC2D074F10D1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DD3DF4">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Naam</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7F381EACBAF0424697FFF28D9189D1C3"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5652F679-57ED-4D94-8132-BC0A1E216F5A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="7F381EACBAF0424697FFF28D9189D1C31"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00946CE9">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Relatienummer</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="026D5C99BFB947BF939B48D8CC9BA28E"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1654C211-D083-4EF2-89B1-825419360F95}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="026D5C99BFB947BF939B48D8CC9BA28E1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00BA2382">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Rugnummer</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E4FA900CCD7B4A1282093B329D4E1491"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{BD87A8CF-F671-45A6-89F7-641069FE3369}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="E4FA900CCD7B4A1282093B329D4E14911"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00363570">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Thuis of uit</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DA18D978C9284A81B3F19230D10FAA86"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{57831A3A-5EC9-433D-8F1C-917427141BDD}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="DA18D978C9284A81B3F19230D10FAA861"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DD3DF4">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Naam</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="255BC40445B341D7A24EE72B2B7D4EF2"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C6286485-DE7F-4598-9AA3-7AE29D0D48D0}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="255BC40445B341D7A24EE72B2B7D4EF21"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00946CE9">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Relatienummer</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="66072BC22EE046F4914F0B65DCDA7294"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F4FCAA91-EE29-42DE-AAD3-A8256B51D1C6}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="66072BC22EE046F4914F0B65DCDA72941"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00BA2382">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Rugnummer</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="ED93CD9803664B848E7E42A5186C699E"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F66DDE83-2CEB-42DD-AE36-5AD3007B7125}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="ED93CD9803664B848E7E42A5186C699E1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00363570">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Thuis of uit</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9B45A907D41444C08BB2D43CBA709A49"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{63AC8805-5D55-4C41-B897-7E13FB4654D7}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="9B45A907D41444C08BB2D43CBA709A491"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DD3DF4">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Naam</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="03FD485F4B7C422488CD55F5391AF8E7"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8B8D9E52-3382-4D8A-8999-FE8551BC2A73}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="03FD485F4B7C422488CD55F5391AF8E71"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00946CE9">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Relatienummer</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2693BF07561D41899B0E9E389AAA4DBD"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0A573F03-94FD-4231-9D16-EAF715D0A720}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="2693BF07561D41899B0E9E389AAA4DBD1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00BA2382">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Rugnummer</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2B6C3949C3BE490F84BCC765B1DB523B"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4CCFDFB9-D339-4BF4-B379-B47ABEDA5264}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="2B6C3949C3BE490F84BCC765B1DB523B1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00363570">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Thuis of uit</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="225269E4387947A194670CFF79EF9A8B"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{751F302D-1605-4FAC-89D2-E3ED737E2A12}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="225269E4387947A194670CFF79EF9A8B1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DD3DF4">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Naam</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="62899C5A590E4677B8522004FD456EA4"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C8FE5D93-B9E5-4FFD-941A-C784438E39F4}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="62899C5A590E4677B8522004FD456EA41"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00946CE9">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Relatienummer</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C525BE3AEE894C1590512F83F28DE749"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A34420FD-91A3-4B7B-B8F7-736193464D98}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="C525BE3AEE894C1590512F83F28DE7491"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00BA2382">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Rugnummer</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="8702FBA041534D538623A109CA5FBB66"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7D3B0467-0523-46C3-8F77-96DF9435E28C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="8702FBA041534D538623A109CA5FBB661"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00363570">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Thuis of uit</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="48D5AF98825E48C0B3C72C33FBC72392"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4D62665A-FE3F-4E47-86FD-C6848A810FD9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="48D5AF98825E48C0B3C72C33FBC723921"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DD3DF4">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Naam</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D30AF1F389324CFC94C6E116D57349B5"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2422FF2E-F099-415C-8691-D728C00F5E51}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="D30AF1F389324CFC94C6E116D57349B51"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00946CE9">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Relatienummer</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="73F9DA126DFD4FB5A2154D0C0539A1FE"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C30BD236-96CE-4723-8AEB-087A53230AB4}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="73F9DA126DFD4FB5A2154D0C0539A1FE1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00BA2382">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Rugnummer</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2E2EC7D0AB014FFC8053DA55EF5D8CB1"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{79330093-9B3C-4614-BA91-4D902E7E3B51}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="2E2EC7D0AB014FFC8053DA55EF5D8CB11"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00363570">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Thuis of uit</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E16B01572CBA409895FD649BC48FC19B"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7E1DA1FD-50DF-4874-BF79-E1A6449CC2E5}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="E16B01572CBA409895FD649BC48FC19B1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DD3DF4">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Naam</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="807499A743644C2487A39CF9F9E4CEEB"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{175BD65B-6AF1-41B6-9192-724C4B38A43A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="807499A743644C2487A39CF9F9E4CEEB1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00946CE9">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Relatienummer</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DD12D471EBFA40D9B5F0EA2A903A6F6A"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{015D3B98-F776-4D4F-A5FA-E9C8AED74022}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="DD12D471EBFA40D9B5F0EA2A903A6F6A1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00BA2382">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Rugnummer</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="998DF09217B34F7A889CB52F2DC69672"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{39946F65-A975-4D7E-A971-7DD5BF14EF25}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="998DF09217B34F7A889CB52F2DC696721"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00363570">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Thuis of uit</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="63FC74C751B44BDFBF1C01D73A5FC56D"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{120ECD4A-AB8E-42C7-8ED4-58810CA040DC}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="63FC74C751B44BDFBF1C01D73A5FC56D1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00905CAA">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Aantal minuten</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="6E8C1E4DD4D44398B41321BEFF19217B"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{6B0A8D36-EF5B-4E7E-8865-8C4DEDDBB900}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="6E8C1E4DD4D44398B41321BEFF19217B1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DD3DF4">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Naam</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="6E71DB1E67A345D6B2A2A07C227F8B00"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E361842B-022E-41B8-956A-74A75D65EBDD}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="6E71DB1E67A345D6B2A2A07C227F8B001"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00946CE9">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Relatienummer</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1CF59ABD170147579C430715AAAF80D5"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{EFCDA3E8-42B7-4E08-91A0-C4371AAB097D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="1CF59ABD170147579C430715AAAF80D51"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00BA2382">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Rugnummer</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A6E189FA0FB54D71AA9F32560EFE29DA"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{64D5932D-38C8-454C-94DE-73466B364055}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="A6E189FA0FB54D71AA9F32560EFE29DA1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00363570">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Thuis of uit</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B2759E9B12174DED88F62895BF91C39F"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5D70BBC8-BAC2-43EC-B09F-69C0A026F5AD}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="B2759E9B12174DED88F62895BF91C39F1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00905CAA">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Aantal minuten</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C4D26F8680194962837C01A5ED2BD502"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D9138BEF-E46A-469E-B55F-6877542F1287}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="C4D26F8680194962837C01A5ED2BD5021"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DD3DF4">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Naam</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="24026CD43DB24C71B42380C5B23FA6B9"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{554017BC-2029-44C8-B86D-7FD7DB914FED}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="24026CD43DB24C71B42380C5B23FA6B91"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00946CE9">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Relatienummer</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2E60A57EB40D4D6FB07D2AF154681F17"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{9EE30A59-28C3-40B2-B59F-FDAA017FB686}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="2E60A57EB40D4D6FB07D2AF154681F171"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00BA2382">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Rugnummer</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A025C6BC7AE0415F9642356C138CFD26"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{BC719D83-AA42-4860-BCEE-0C36651BBC22}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="A025C6BC7AE0415F9642356C138CFD261"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00363570">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Thuis of uit</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="74F41E08322B47C0889A2ACCF3E8623F"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5F0976AD-8F69-4F79-BB66-9C1DE4BA1F9C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="74F41E08322B47C0889A2ACCF3E8623F1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00905CAA">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Aantal minuten</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B29637A2570440DCB95118FE8071E411"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{84B07F1E-2014-4E4F-B478-5488C7B27AF2}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="B29637A2570440DCB95118FE8071E4111"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DD3DF4">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Naam</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C4D1537A2D4945E1B3ADF53DC9528721"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2CF90CAF-40CA-4F5E-93B3-8A2ED4300114}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="C4D1537A2D4945E1B3ADF53DC95287211"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00946CE9">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Relatienummer</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="BA552551173D4B8492B6F1CFA434AECA"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{981F35C7-8173-43F0-BF80-18F5F95CBAE6}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="BA552551173D4B8492B6F1CFA434AECA1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00BA2382">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Rugnummer</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="90EB3C752BC44C1AB946C16EDD2CF22B"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7D6E4BD8-EF93-4044-A3DB-79376733B9F8}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="90EB3C752BC44C1AB946C16EDD2CF22B1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00363570">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Thuis of uit</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1CE34026E9A745CE85C0997E3462C27A"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7A84DCE3-2FF4-48F0-A418-F07B4238CD01}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="1CE34026E9A745CE85C0997E3462C27A1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00905CAA">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Aantal minuten</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="8C1A0448AF244CB0901EA5B9B20A8D28"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7EF92B6C-889E-4A7F-A09D-B15DD495F386}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="8C1A0448AF244CB0901EA5B9B20A8D281"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DD3DF4">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Naa</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>m</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0A4DFB7CEEB941B299C17AEA4FFCB030"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3A511347-FE00-4A70-B3CB-2299DD4728A3}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="0A4DFB7CEEB941B299C17AEA4FFCB0301"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00946CE9">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Relatienummer</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F9272C92AE79423EA6F3EB3FC9810C40"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C1EF8A25-6C13-4851-9435-F7D2B265831A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="F9272C92AE79423EA6F3EB3FC9810C401"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00BA2382">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Rugnummer</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="215F75D7036F41AFA091537EEA52FDF6"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7BE87B57-1707-4F69-B367-46BB0E6F9032}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="215F75D7036F41AFA091537EEA52FDF61"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00363570">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Thuis of uit</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="068FDD99C11D424381968BC0EC1BC4EA"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0893D472-433F-461D-B98D-AD35EB0015F5}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="068FDD99C11D424381968BC0EC1BC4EA1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00905CAA">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Aantal minuten</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D23729ECDDC0457CAD60BB624EFEFF29"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{938CC937-F881-4EC5-B4E3-ECC0FE500BB2}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="D23729ECDDC0457CAD60BB624EFEFF291"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DD3DF4">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Naam</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7E9494F858384E9293B316E6F2FC35DC"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A7FF5400-49FC-4343-A482-A1A75A2FF316}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="7E9494F858384E9293B316E6F2FC35DC1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00946CE9">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Relatienummer</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="36146C137BC7421696C007E60B06E34E"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B132806D-A0C1-4E99-AF14-BF320CDE91B0}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="36146C137BC7421696C007E60B06E34E1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00BA2382">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Rugnummer</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B737CD8535A64EB6BE201E63AE131097"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4533110D-CD90-42CC-B255-65C747CAD5CE}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="B737CD8535A64EB6BE201E63AE1310971"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00363570">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Thuis of uit</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1357732132964BD39A100E96C0C63F4F"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{45FB16BC-70C1-4129-8810-E97A7A194060}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="1357732132964BD39A100E96C0C63F4F1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00905CAA">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Aantal minuten</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9058DA1FD4714DCDB8D31EB725D01EFD"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{77460496-EE4B-4327-8AC4-B0143778BFCB}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="9058DA1FD4714DCDB8D31EB725D01EFD1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DD3DF4">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Naam</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="8049D0E37E52498C825349090D98A3AB"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{179BDE97-B688-4FF3-991D-279F4919114F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="8049D0E37E52498C825349090D98A3AB1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00946CE9">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Relatienummer</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4602A93589DA4DE89AB86D34BBB44BF1"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{6C855CA2-3278-406D-A7B2-52C44D7E26F1}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="4602A93589DA4DE89AB86D34BBB44BF11"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00BA2382">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Rugnummer</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="56773284413D48EFAC726BD93CBF9E5B"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{32B148AD-185A-4C09-AAC9-E124E7F2ED52}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="56773284413D48EFAC726BD93CBF9E5B1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00363570">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Thuis of uit</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="BBA416A8516E40C188E2026900EA6B21"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C0476170-380F-48EA-BCE1-20782B34CA00}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="BBA416A8516E40C188E2026900EA6B211"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DD3DF4">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Naam</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="6CEA84E05B864FB78CC80DE905EE803F"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{12158CAC-842E-4514-B1E6-D9C18A68A53A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="6CEA84E05B864FB78CC80DE905EE803F1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00946CE9">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Relatienummer</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="652238EBED7B46EA80A8ADE0578E7180"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3A9B19C8-03EC-4FC3-92E2-75244F08F32E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="652238EBED7B46EA80A8ADE0578E71801"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00BA2382">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Rugnummer</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F5F55083A085458C8EE6B2F6F053C106"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{CB7C3AC7-7BA1-4CE1-A771-C5040A78201A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="F5F55083A085458C8EE6B2F6F053C1061"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00363570">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Thuis of uit.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="92397C347B7649DFA947667F8420A363"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{70DB06FC-36AA-4F22-9827-FEE6E88AF003}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="92397C347B7649DFA947667F8420A363"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00471180">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Klik of tik om tekst in te voeren.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="68C7473B3E104DD08684B58C80F726F8"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5C280A41-77EB-46D1-909D-717373E32D17}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E90706" w:rsidRDefault="005902C1" w:rsidP="005902C1">
+          <w:pPr>
+            <w:pStyle w:val="68C7473B3E104DD08684B58C80F726F8"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00D53BC4">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="FF6000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Klik of tik om tekst in te voeren.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman (Body CS)">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Times New Roman (Hoofdtekst CS)">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman (Koppen CS)">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:defaultTabStop w:val="708"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="005902C1"/>
+    <w:rsid w:val="002502F7"/>
+    <w:rsid w:val="003E3FC4"/>
+    <w:rsid w:val="00523E8A"/>
+    <w:rsid w:val="005902C1"/>
+    <w:rsid w:val="00611511"/>
+    <w:rsid w:val="00A958FD"/>
+    <w:rsid w:val="00B82C9C"/>
+    <w:rsid w:val="00D831D0"/>
+    <w:rsid w:val="00E90706"/>
+    <w:rsid w:val="00EE3C9A"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="nl-NL"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3020,190 +16733,1643 @@
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:styleId="Tekstvantijdelijkeaanduiding">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005902C1"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8F893F707F214524AF7CAC88E8A3B9AF1">
+    <w:name w:val="8F893F707F214524AF7CAC88E8A3B9AF1"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0061D962A42646B7B5BB136998BD49781">
+    <w:name w:val="0061D962A42646B7B5BB136998BD49781"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="26458F0E59E74ED198DA34ECDB1C8A9B1">
+    <w:name w:val="26458F0E59E74ED198DA34ECDB1C8A9B1"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="32004A757D034683919875DAF900A9E41">
+    <w:name w:val="32004A757D034683919875DAF900A9E41"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AAB95F52A30A4E84A56C7656FC339D031">
+    <w:name w:val="AAB95F52A30A4E84A56C7656FC339D031"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B791DB78A5D7434CB3A16BC028ECE26C1">
+    <w:name w:val="B791DB78A5D7434CB3A16BC028ECE26C1"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="485F3B9E5B9949C2B27B50BC7AB05E841">
+    <w:name w:val="485F3B9E5B9949C2B27B50BC7AB05E841"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7FF44C32179A4FCC8C2387E923EF4CE71">
+    <w:name w:val="7FF44C32179A4FCC8C2387E923EF4CE71"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3F211EE885E94B11A8699D793F186B701">
+    <w:name w:val="3F211EE885E94B11A8699D793F186B701"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="75E786D88DE040EB8D8F732D0C7DA6CD1">
+    <w:name w:val="75E786D88DE040EB8D8F732D0C7DA6CD1"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="92397C347B7649DFA947667F8420A363">
+    <w:name w:val="92397C347B7649DFA947667F8420A363"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="68C7473B3E104DD08684B58C80F726F8">
+    <w:name w:val="68C7473B3E104DD08684B58C80F726F8"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CC3DA2C485514E0BB04083D8086B6FE51">
+    <w:name w:val="CC3DA2C485514E0BB04083D8086B6FE51"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ADB0989EE5FD48B394344F30D2A19E791">
+    <w:name w:val="ADB0989EE5FD48B394344F30D2A19E791"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D7527742080644A2BF46732351C6819F1">
+    <w:name w:val="D7527742080644A2BF46732351C6819F1"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="89481FFA07794955B94C26E5AAC48EA71">
+    <w:name w:val="89481FFA07794955B94C26E5AAC48EA71"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="078B731CBEFD415BB5C22296310128911">
+    <w:name w:val="078B731CBEFD415BB5C22296310128911"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A585B6361D84468A96885B71C3CFF7E31">
+    <w:name w:val="A585B6361D84468A96885B71C3CFF7E31"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C8D96C718CD046148B40A84CC6217F4B1">
+    <w:name w:val="C8D96C718CD046148B40A84CC6217F4B1"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="62FDB286A9C049908CFA16ACDB0634431">
+    <w:name w:val="62FDB286A9C049908CFA16ACDB0634431"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="53268E7B2C6B44F2812C920B51EEA5011">
+    <w:name w:val="53268E7B2C6B44F2812C920B51EEA5011"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D182027DA279463DA6A09642EE8E34B31">
+    <w:name w:val="D182027DA279463DA6A09642EE8E34B31"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="298A1B90011C4747BEC37F4476B738FB1">
+    <w:name w:val="298A1B90011C4747BEC37F4476B738FB1"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5ECE73F398C54102A9239FDFEE31A7B71">
+    <w:name w:val="5ECE73F398C54102A9239FDFEE31A7B71"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E989496D576C4E1B80868FDA319630861">
+    <w:name w:val="E989496D576C4E1B80868FDA319630861"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7F079F7A172A404FABD6C54F92F90BD71">
+    <w:name w:val="7F079F7A172A404FABD6C54F92F90BD71"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1E19DD8429414F49B0D37F2B9D4A1C3A1">
+    <w:name w:val="1E19DD8429414F49B0D37F2B9D4A1C3A1"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B9187A10C21A438DB09B56365D787A1E1">
+    <w:name w:val="B9187A10C21A438DB09B56365D787A1E1"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D2785BFDA9F54243ADC29066C743DC9A1">
+    <w:name w:val="D2785BFDA9F54243ADC29066C743DC9A1"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="19AA1055D60F4120905D72D9A83257D11">
+    <w:name w:val="19AA1055D60F4120905D72D9A83257D11"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="56927D26857740D39FDC518A6511CAF41">
+    <w:name w:val="56927D26857740D39FDC518A6511CAF41"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2C5A44D0334D4FEDA169805AF62A178D1">
+    <w:name w:val="2C5A44D0334D4FEDA169805AF62A178D1"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F00C93341CE34CE4B56F54E1CACECBE11">
+    <w:name w:val="F00C93341CE34CE4B56F54E1CACECBE11"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A50A2574BDE041E390CB2393D15DDF591">
+    <w:name w:val="A50A2574BDE041E390CB2393D15DDF591"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C90B7831F9C3411B9157DAE1EEABCC581">
+    <w:name w:val="C90B7831F9C3411B9157DAE1EEABCC581"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="410DB6F38697421CA1355A455A8E227A1">
+    <w:name w:val="410DB6F38697421CA1355A455A8E227A1"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8A78D1C533DC4C93A8FA09220357506B1">
+    <w:name w:val="8A78D1C533DC4C93A8FA09220357506B1"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0EF858217DB040E2843B2FF67EA381FA1">
+    <w:name w:val="0EF858217DB040E2843B2FF67EA381FA1"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="76FA37DEABFD4381A4F0B6D0085DDDA71">
+    <w:name w:val="76FA37DEABFD4381A4F0B6D0085DDDA71"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3468E4877D9B49529183B3848D6116AC1">
+    <w:name w:val="3468E4877D9B49529183B3848D6116AC1"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1F3B8071414E4582A27961D90DFA61531">
+    <w:name w:val="1F3B8071414E4582A27961D90DFA61531"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2B19986282724FDABB24945E33DEA2401">
+    <w:name w:val="2B19986282724FDABB24945E33DEA2401"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6F7F3EE19A89471990B582226A216BAB1">
+    <w:name w:val="6F7F3EE19A89471990B582226A216BAB1"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A564B720B5E541C6975B34850550056B1">
+    <w:name w:val="A564B720B5E541C6975B34850550056B1"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A07B33ED956948B7B0F1F57145F3F6CB1">
+    <w:name w:val="A07B33ED956948B7B0F1F57145F3F6CB1"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9058DA1FD4714DCDB8D31EB725D01EFD1">
+    <w:name w:val="9058DA1FD4714DCDB8D31EB725D01EFD1"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8049D0E37E52498C825349090D98A3AB1">
+    <w:name w:val="8049D0E37E52498C825349090D98A3AB1"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4602A93589DA4DE89AB86D34BBB44BF11">
+    <w:name w:val="4602A93589DA4DE89AB86D34BBB44BF11"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="56773284413D48EFAC726BD93CBF9E5B1">
+    <w:name w:val="56773284413D48EFAC726BD93CBF9E5B1"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E557E874774440B699104F8F0655BA801">
+    <w:name w:val="E557E874774440B699104F8F0655BA801"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="26E45A2015254837B593382F15163E8C1">
+    <w:name w:val="26E45A2015254837B593382F15163E8C1"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="634EDEEDE8A64582AFF7742FE6BEDE1D1">
+    <w:name w:val="634EDEEDE8A64582AFF7742FE6BEDE1D1"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6FA58405292746C8BCC25C9A6E3F1FC91">
+    <w:name w:val="6FA58405292746C8BCC25C9A6E3F1FC91"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7D62C8E8BE7348F3A200528A46A1A7E71">
+    <w:name w:val="7D62C8E8BE7348F3A200528A46A1A7E71"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="86692938CD694FD6B41130E02EEF78091">
+    <w:name w:val="86692938CD694FD6B41130E02EEF78091"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="02F4563E09354F88A5FA5BA78786BED01">
+    <w:name w:val="02F4563E09354F88A5FA5BA78786BED01"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="662A8A6D293A4436AAC23C43D4A165801">
+    <w:name w:val="662A8A6D293A4436AAC23C43D4A165801"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A3310712F1244C67A09804D6D8D21E821">
+    <w:name w:val="A3310712F1244C67A09804D6D8D21E821"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FA3FBEC4C43E4C138656D5F95D33612F1">
+    <w:name w:val="FA3FBEC4C43E4C138656D5F95D33612F1"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2E848ABBF0184FDCBAF0A8A557BE33511">
+    <w:name w:val="2E848ABBF0184FDCBAF0A8A557BE33511"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4345500C79C340A7833AEE8993CC37CF1">
+    <w:name w:val="4345500C79C340A7833AEE8993CC37CF1"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3576D257BF4B4E49B27095B77BF4CE721">
+    <w:name w:val="3576D257BF4B4E49B27095B77BF4CE721"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1566E50F052A47C888D64E0E5083D78D1">
+    <w:name w:val="1566E50F052A47C888D64E0E5083D78D1"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2E4E04E7F5A04C7CA63D30C4D2016EB41">
+    <w:name w:val="2E4E04E7F5A04C7CA63D30C4D2016EB41"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="476998739458436583374762FE093E341">
+    <w:name w:val="476998739458436583374762FE093E341"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CEFD4A4303374D94B5AB3EC2D074F10D1">
+    <w:name w:val="CEFD4A4303374D94B5AB3EC2D074F10D1"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7F381EACBAF0424697FFF28D9189D1C31">
+    <w:name w:val="7F381EACBAF0424697FFF28D9189D1C31"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="026D5C99BFB947BF939B48D8CC9BA28E1">
+    <w:name w:val="026D5C99BFB947BF939B48D8CC9BA28E1"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E4FA900CCD7B4A1282093B329D4E14911">
+    <w:name w:val="E4FA900CCD7B4A1282093B329D4E14911"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DA18D978C9284A81B3F19230D10FAA861">
+    <w:name w:val="DA18D978C9284A81B3F19230D10FAA861"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="255BC40445B341D7A24EE72B2B7D4EF21">
+    <w:name w:val="255BC40445B341D7A24EE72B2B7D4EF21"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="66072BC22EE046F4914F0B65DCDA72941">
+    <w:name w:val="66072BC22EE046F4914F0B65DCDA72941"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ED93CD9803664B848E7E42A5186C699E1">
+    <w:name w:val="ED93CD9803664B848E7E42A5186C699E1"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9B45A907D41444C08BB2D43CBA709A491">
+    <w:name w:val="9B45A907D41444C08BB2D43CBA709A491"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="03FD485F4B7C422488CD55F5391AF8E71">
+    <w:name w:val="03FD485F4B7C422488CD55F5391AF8E71"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2693BF07561D41899B0E9E389AAA4DBD1">
+    <w:name w:val="2693BF07561D41899B0E9E389AAA4DBD1"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2B6C3949C3BE490F84BCC765B1DB523B1">
+    <w:name w:val="2B6C3949C3BE490F84BCC765B1DB523B1"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="225269E4387947A194670CFF79EF9A8B1">
+    <w:name w:val="225269E4387947A194670CFF79EF9A8B1"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="62899C5A590E4677B8522004FD456EA41">
+    <w:name w:val="62899C5A590E4677B8522004FD456EA41"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C525BE3AEE894C1590512F83F28DE7491">
+    <w:name w:val="C525BE3AEE894C1590512F83F28DE7491"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8702FBA041534D538623A109CA5FBB661">
+    <w:name w:val="8702FBA041534D538623A109CA5FBB661"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="48D5AF98825E48C0B3C72C33FBC723921">
+    <w:name w:val="48D5AF98825E48C0B3C72C33FBC723921"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D30AF1F389324CFC94C6E116D57349B51">
+    <w:name w:val="D30AF1F389324CFC94C6E116D57349B51"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="73F9DA126DFD4FB5A2154D0C0539A1FE1">
+    <w:name w:val="73F9DA126DFD4FB5A2154D0C0539A1FE1"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2E2EC7D0AB014FFC8053DA55EF5D8CB11">
+    <w:name w:val="2E2EC7D0AB014FFC8053DA55EF5D8CB11"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BBA416A8516E40C188E2026900EA6B211">
+    <w:name w:val="BBA416A8516E40C188E2026900EA6B211"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6CEA84E05B864FB78CC80DE905EE803F1">
+    <w:name w:val="6CEA84E05B864FB78CC80DE905EE803F1"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="652238EBED7B46EA80A8ADE0578E71801">
+    <w:name w:val="652238EBED7B46EA80A8ADE0578E71801"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F5F55083A085458C8EE6B2F6F053C1061">
+    <w:name w:val="F5F55083A085458C8EE6B2F6F053C1061"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E16B01572CBA409895FD649BC48FC19B1">
+    <w:name w:val="E16B01572CBA409895FD649BC48FC19B1"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="807499A743644C2487A39CF9F9E4CEEB1">
+    <w:name w:val="807499A743644C2487A39CF9F9E4CEEB1"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DD12D471EBFA40D9B5F0EA2A903A6F6A1">
+    <w:name w:val="DD12D471EBFA40D9B5F0EA2A903A6F6A1"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="998DF09217B34F7A889CB52F2DC696721">
+    <w:name w:val="998DF09217B34F7A889CB52F2DC696721"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="63FC74C751B44BDFBF1C01D73A5FC56D1">
+    <w:name w:val="63FC74C751B44BDFBF1C01D73A5FC56D1"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6E8C1E4DD4D44398B41321BEFF19217B1">
+    <w:name w:val="6E8C1E4DD4D44398B41321BEFF19217B1"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6E71DB1E67A345D6B2A2A07C227F8B001">
+    <w:name w:val="6E71DB1E67A345D6B2A2A07C227F8B001"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1CF59ABD170147579C430715AAAF80D51">
+    <w:name w:val="1CF59ABD170147579C430715AAAF80D51"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A6E189FA0FB54D71AA9F32560EFE29DA1">
+    <w:name w:val="A6E189FA0FB54D71AA9F32560EFE29DA1"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B2759E9B12174DED88F62895BF91C39F1">
+    <w:name w:val="B2759E9B12174DED88F62895BF91C39F1"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C4D26F8680194962837C01A5ED2BD5021">
+    <w:name w:val="C4D26F8680194962837C01A5ED2BD5021"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="24026CD43DB24C71B42380C5B23FA6B91">
+    <w:name w:val="24026CD43DB24C71B42380C5B23FA6B91"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2E60A57EB40D4D6FB07D2AF154681F171">
+    <w:name w:val="2E60A57EB40D4D6FB07D2AF154681F171"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A025C6BC7AE0415F9642356C138CFD261">
+    <w:name w:val="A025C6BC7AE0415F9642356C138CFD261"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="74F41E08322B47C0889A2ACCF3E8623F1">
+    <w:name w:val="74F41E08322B47C0889A2ACCF3E8623F1"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B29637A2570440DCB95118FE8071E4111">
+    <w:name w:val="B29637A2570440DCB95118FE8071E4111"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C4D1537A2D4945E1B3ADF53DC95287211">
+    <w:name w:val="C4D1537A2D4945E1B3ADF53DC95287211"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BA552551173D4B8492B6F1CFA434AECA1">
+    <w:name w:val="BA552551173D4B8492B6F1CFA434AECA1"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="90EB3C752BC44C1AB946C16EDD2CF22B1">
+    <w:name w:val="90EB3C752BC44C1AB946C16EDD2CF22B1"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1CE34026E9A745CE85C0997E3462C27A1">
+    <w:name w:val="1CE34026E9A745CE85C0997E3462C27A1"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8C1A0448AF244CB0901EA5B9B20A8D281">
+    <w:name w:val="8C1A0448AF244CB0901EA5B9B20A8D281"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0A4DFB7CEEB941B299C17AEA4FFCB0301">
+    <w:name w:val="0A4DFB7CEEB941B299C17AEA4FFCB0301"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F9272C92AE79423EA6F3EB3FC9810C401">
+    <w:name w:val="F9272C92AE79423EA6F3EB3FC9810C401"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="215F75D7036F41AFA091537EEA52FDF61">
+    <w:name w:val="215F75D7036F41AFA091537EEA52FDF61"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="068FDD99C11D424381968BC0EC1BC4EA1">
+    <w:name w:val="068FDD99C11D424381968BC0EC1BC4EA1"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D23729ECDDC0457CAD60BB624EFEFF291">
+    <w:name w:val="D23729ECDDC0457CAD60BB624EFEFF291"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7E9494F858384E9293B316E6F2FC35DC1">
+    <w:name w:val="7E9494F858384E9293B316E6F2FC35DC1"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="36146C137BC7421696C007E60B06E34E1">
+    <w:name w:val="36146C137BC7421696C007E60B06E34E1"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B737CD8535A64EB6BE201E63AE1310971">
+    <w:name w:val="B737CD8535A64EB6BE201E63AE1310971"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1357732132964BD39A100E96C0C63F4F1">
+    <w:name w:val="1357732132964BD39A100E96C0C63F4F1"/>
+    <w:rsid w:val="005902C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-  </w:divs>
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="KNBV Kleurenthema">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="E6F1EB"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="FF6000"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="FE6002"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="F3711C"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="F1B386"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="E1D3BA"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="E3F1EA"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="D5ECE6"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="FE6001"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="F1B385"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -3326,132 +18492,226 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006C6EDCFD0D5A2E47807C9816F49425E3" ma:contentTypeVersion="8" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b4abb3f3f8e5fa32ae9721fca2b5db3c">
-[...1 lines deleted...]
-    <xsd:import namespace="b9ac9576-cb2c-4c7d-a6fc-824bedea3b14"/>
+<TemplafyTemplateConfiguration><![CDATA[{"elementsMetadata":[],"transformationConfigurations":[],"templateName":"KNVB_horizontaal","templateDescription":"","enableDocumentContentUpdater":false,"version":"2.0"}]]></TemplafyTemplateConfiguration>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001B646481710F2D47A143351E5975A13E" ma:contentTypeVersion="17" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="7bf6190be5889ade8a21f77304e61efa">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="45de520e-3be1-48f4-a6c0-5eb2a9caa01f" xmlns:ns3="aeb0b420-15b3-4b7b-935a-8d783852d96d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f0fcf6a97c5a2a2a36d36c7ef1f70a2a" ns2:_="" ns3:_="">
+    <xsd:import namespace="45de520e-3be1-48f4-a6c0-5eb2a9caa01f"/>
+    <xsd:import namespace="aeb0b420-15b3-4b7b-935a-8d783852d96d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
-[...6 lines deleted...]
-                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:DocumentEigenaar" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b9ac9576-cb2c-4c7d-a6fc-824bedea3b14" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="45de520e-3be1-48f4-a6c0-5eb2a9caa01f" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:description="" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:description="" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="DocumentEigenaar" ma:index="10" nillable="true" ma:displayName="Document Eigenaar" ma:format="Dropdown" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="DocumentEigenaar">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="11" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="11" nillable="true" ma:displayName="MediaServiceAutoTags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
-[...9 lines deleted...]
-    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="MediaServiceOCR" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceKeyPoints" ma:index="12" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="13" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoTags" ma:index="14" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="18" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Afbeeldingtags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="e2312074-5451-4a96-bd86-1e695ef29e7f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="23" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="aeb0b420-15b3-4b7b-935a-8d783852d96d" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="22" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{857fb350-1b91-4882-b5a2-c76089cb3be4}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="6c517450-a6fa-443d-b51d-e5f79e3b286d">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhoudstype"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -3496,151 +18756,172 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-  <documentManagement/>
+  <documentManagement>
+    <TaxCatchAll xmlns="aeb0b420-15b3-4b7b-935a-8d783852d96d" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="45de520e-3be1-48f4-a6c0-5eb2a9caa01f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <DocumentEigenaar xmlns="45de520e-3be1-48f4-a6c0-5eb2a9caa01f">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </DocumentEigenaar>
+  </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<TemplafyFormConfiguration><![CDATA[{"formFields":[],"formDataEntries":[]}]]></TemplafyFormConfiguration>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F1BF92AD-6A1E-43CB-8434-276A4B6A3E3C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DBBA5B47-7B36-4782-AA46-6D7E7AEB8FE0}">
+  <ds:schemaRefs/>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45D534E9-6B70-407B-A50B-604FE91D6D4C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{074F886A-318E-4AD0-A2DE-942ECDB2F6D5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="b9ac9576-cb2c-4c7d-a6fc-824bedea3b14"/>
+    <ds:schemaRef ds:uri="45de520e-3be1-48f4-a6c0-5eb2a9caa01f"/>
+    <ds:schemaRef ds:uri="aeb0b420-15b3-4b7b-935a-8d783852d96d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{29255990-0C18-4A5D-9CAB-1C049C890B12}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9A7C7AC-CC89-4E0E-AAB6-50BC01F0398F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="aeb0b420-15b3-4b7b-935a-8d783852d96d"/>
+    <ds:schemaRef ds:uri="45de520e-3be1-48f4-a6c0-5eb2a9caa01f"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-  </ds:schemaRefs>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DE4255B4-CFDB-456B-A29F-DF12A1C7C06C}">
+  <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{b7c5d170-9970-46de-95a3-309960ec555c}" enabled="1" method="Standard" siteId="{65d9b777-8709-4e69-9b11-86e91ff18fb5}" contentBits="2" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>nlsca3vi</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>448</Words>
-  <Characters>2470</Characters>
+  <Words>570</Words>
+  <Characters>3138</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>5</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>26</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2913</CharactersWithSpaces>
+  <CharactersWithSpaces>3701</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Bouma, Magda</dc:creator>
+  <dc:creator>Demmink, Linda</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101006C6EDCFD0D5A2E47807C9816F49425E3</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="TemplafyTenantId">
+    <vt:lpwstr>knvb</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="TemplafyTemplateId">
+    <vt:lpwstr>1177293898762682372</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="TemplafyUserProfileId">
+    <vt:lpwstr>1053642778102726683</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="TemplafyLanguageCode">
+    <vt:lpwstr>nl-NL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="TemplafyFromBlank">
+    <vt:bool>true</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ContentTypeId">
+    <vt:lpwstr>0x0101001B646481710F2D47A143351E5975A13E</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ClassificationContentMarkingFooterShapeIds">
+    <vt:lpwstr>43685cf3,68f4fd58,304babbe</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ClassificationContentMarkingFooterFontProps">
+    <vt:lpwstr>#000000,10,Aptos</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="ClassificationContentMarkingFooterText">
+    <vt:lpwstr>Algemeen</vt:lpwstr>
   </property>
 </Properties>
 </file>